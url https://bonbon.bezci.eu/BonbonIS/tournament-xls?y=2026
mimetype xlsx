--- v1 (2026-03-22)
+++ v2 (2026-05-06)
@@ -26,75 +26,75 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="138">
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Závody</t>
   </si>
   <si>
     <t>Krčský kolečkový maratoneček (6)</t>
   </si>
   <si>
     <t>1.2.26</t>
   </si>
   <si>
     <t>Žabí běh jarní, běh na odhadnutý čas (7 a 2 km) (14)</t>
   </si>
   <si>
     <t>15.3.26</t>
   </si>
   <si>
-    <t>Jiříkův okruh (7,5 km) (7)</t>
+    <t>Jiříkův okruh (7,5 km) (8)</t>
   </si>
   <si>
     <t>21.3.26</t>
   </si>
   <si>
-    <t>Jarní běh Europlantu (4,5 km), bramborářský běh (0)</t>
+    <t>Jarní běh Europlantu (4,5 km), bramborářský běh (18)</t>
   </si>
   <si>
     <t>7.4.26</t>
   </si>
   <si>
-    <t>Jardův kopec, běh do vrchu (2,09 km) (0)</t>
+    <t>Jardův kopec, běh do vrchu (2,1 km) (21)</t>
   </si>
   <si>
     <t>14.4.26</t>
   </si>
   <si>
-    <t>Běh na rozhlednu Veselý vrch (5,3 km) (0)</t>
+    <t>Běh na rozhlednu Veselý vrch (5,3 km) (12)</t>
   </si>
   <si>
     <t>25.4.26</t>
   </si>
   <si>
-    <t>Modřany Ravine Run (10 a 6,1 km) (0)</t>
+    <t>Modřany Ravine Run (10 a 6,1 km) (4)</t>
   </si>
   <si>
     <t>26.4.26</t>
   </si>
   <si>
     <t>Bloudění Šárkou (cca 10 km) (0)</t>
   </si>
   <si>
     <t>17.5.26</t>
   </si>
   <si>
     <t>Okolo svaté Juliány (5,6 km) (0)</t>
   </si>
   <si>
     <t>26.5.26</t>
   </si>
   <si>
     <t>Lysolajský běh (6,2 km) (0)</t>
   </si>
   <si>
     <t>11.6.26</t>
   </si>
   <si>
     <t>ŠROT - Šárecký relativní osmikilometrový trail (4x 2km - 4x pivo) (0)</t>
   </si>
@@ -230,234 +230,234 @@
   <si>
     <t>Silvestrovský běh Ligy 100 Praha (Jardy Štercla) (3,4 km) (0)</t>
   </si>
   <si>
     <t>Vběhnutí do sezóny (1 - 8 km) (0)</t>
   </si>
   <si>
     <t>3.1.27</t>
   </si>
   <si>
     <t>Z Karlštejna po červené (0)</t>
   </si>
   <si>
     <t>17.1.27</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>BODY</t>
   </si>
   <si>
     <t>Jméno \ Termín</t>
   </si>
   <si>
+    <t>Dana Jiřičná</t>
+  </si>
+  <si>
+    <t>Jiří "velkej jirka" Zbytovský</t>
+  </si>
+  <si>
+    <t>Hana Šanderová</t>
+  </si>
+  <si>
+    <t>Petr "Aubi" Aubrecht</t>
+  </si>
+  <si>
+    <t>Táňa "Tkanička" Šmejkalová</t>
+  </si>
+  <si>
     <t>Martin Šandera</t>
   </si>
   <si>
-    <t>Hana Šanderová</t>
-[...5 lines deleted...]
-    <t>Dana Jiřičná</t>
+    <t>Alena Hábltová</t>
+  </si>
+  <si>
+    <t>Ota Štros</t>
+  </si>
+  <si>
+    <t>Martin Jiřičný</t>
+  </si>
+  <si>
+    <t>Blanka Pechková</t>
+  </si>
+  <si>
+    <t>Jana Požgayová</t>
+  </si>
+  <si>
+    <t>Stanislav "Slamák" Slamiak</t>
+  </si>
+  <si>
+    <t>Libuše "Libuna" Vlachynská</t>
+  </si>
+  <si>
+    <t>Kateřina Němcová</t>
+  </si>
+  <si>
+    <t>Miloš "Šolim" Němec</t>
   </si>
   <si>
     <t>Adriana Mašková</t>
   </si>
   <si>
-    <t>Jiří "velkej jirka" Zbytovský</t>
-[...2 lines deleted...]
-    <t>Petr "Aubi" Aubrecht</t>
+    <t>Růžena Kasalová</t>
+  </si>
+  <si>
+    <t>Tomáš Ledvina</t>
+  </si>
+  <si>
+    <t>Lucie Macáková</t>
+  </si>
+  <si>
+    <t>Jaroslav Němec</t>
+  </si>
+  <si>
+    <t>Jan Šmejkal</t>
   </si>
   <si>
     <t>Petr Šmejkal</t>
   </si>
   <si>
-    <t>Martin Jiřičný</t>
-[...8 lines deleted...]
-    <t>Miloš "Šolim" Němec</t>
+    <t>Pavlína "Králíková" Nápravová</t>
+  </si>
+  <si>
+    <t>Leona Pejcharová</t>
+  </si>
+  <si>
+    <t>Klára Prokopová</t>
+  </si>
+  <si>
+    <t>Vojtěch Svoboda</t>
   </si>
   <si>
     <t>Kateřina Šanderová</t>
   </si>
   <si>
-    <t>Jan Šmejkal</t>
-[...1 lines deleted...]
-  <si>
     <t>Jitka Turčínová</t>
   </si>
   <si>
-    <t>Ota Štros</t>
+    <t>Petr Aubrecht ml.</t>
+  </si>
+  <si>
+    <t>Petr Eliáš</t>
+  </si>
+  <si>
+    <t>Štěpán Kasal</t>
   </si>
   <si>
     <t>Antony Ashford</t>
   </si>
   <si>
-    <t>Petr Aubrecht ml.</t>
-[...1 lines deleted...]
-  <si>
     <t>Markéta Bartošová</t>
   </si>
   <si>
     <t>Iva "Liška" Bařtipánová</t>
   </si>
   <si>
     <t>František Cipl</t>
   </si>
   <si>
-    <t>Petr Eliáš</t>
-[...1 lines deleted...]
-  <si>
     <t>Karla Fejfarová</t>
   </si>
   <si>
-    <t>Alena Hábltová</t>
-[...7 lines deleted...]
-  <si>
     <t>Jan Kozler</t>
   </si>
   <si>
     <t>Petr Kozler</t>
   </si>
   <si>
     <t>Ondřej Kulhánek</t>
   </si>
   <si>
     <t>Jiří Kunstát</t>
   </si>
   <si>
     <t>Marie Kunstátová</t>
   </si>
   <si>
-    <t>Tomáš Ledvina</t>
-[...4 lines deleted...]
-  <si>
     <t>Jan Míšek</t>
   </si>
   <si>
     <t>Vítek Morava</t>
   </si>
   <si>
-    <t>Pavlína "Králíková" Nápravová</t>
-[...1 lines deleted...]
-  <si>
     <t>Alena "Čmelda" Němcová</t>
   </si>
   <si>
     <t>Jiří Oplatek</t>
   </si>
   <si>
     <t>Michaela Patolánová</t>
   </si>
   <si>
-    <t>Blanka Pechková</t>
-[...10 lines deleted...]
-  <si>
     <t>Jakub Rücker</t>
   </si>
   <si>
     <t>Lukáš Rücker</t>
   </si>
   <si>
     <t>Oldřich Rücker</t>
   </si>
   <si>
     <t>Jan Sadílek</t>
   </si>
   <si>
     <t>Karel Schestauber</t>
   </si>
   <si>
     <t>Petr Sládek</t>
   </si>
   <si>
-    <t>Stanislav "Slamák" Slamiak</t>
-[...1 lines deleted...]
-  <si>
     <t>Martin Slomek</t>
   </si>
   <si>
-    <t>Vojtěch Svoboda</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan Šandera</t>
   </si>
   <si>
     <t>Alice "Blecha" Štrosová</t>
   </si>
   <si>
     <t>Aneta Štrosová</t>
   </si>
   <si>
     <t>Petr Šturm</t>
   </si>
   <si>
     <t>Milan Švehla</t>
   </si>
   <si>
     <t>Šárka Toulová</t>
   </si>
   <si>
     <t>Jiří Ugorný</t>
   </si>
   <si>
     <t>Stanislav Valko</t>
   </si>
   <si>
     <t>Erika Valková</t>
-  </si>
-[...1 lines deleted...]
-    <t>Libuše "Libuna" Vlachynská</t>
   </si>
   <si>
     <t>Lucie "Bobina" Vodičková</t>
   </si>
   <si>
     <t>Kateřina "Hujerová, Ká" Vysloužilová</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="18.0"/>
       <color indexed="10"/>
@@ -523,53 +523,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="true" applyAlignment="true" applyFill="true">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="8.82421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="33.8125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="31.55078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="47.7734375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="23.40625" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="47.7578125" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="48.8515625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="37.39453125" customWidth="true" bestFit="true"/>
-    <col min="8" max="8" width="38.3984375" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="39.4921875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="34.74609375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="29.51171875" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="29.08984375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="25.13671875" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="61.6875" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="30.54296875" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="33.96875" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="34.3515625" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="24.18359375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="38.70703125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="37.875" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="39.63671875" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="29.76171875" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="64.1015625" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="26.19140625" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="47.48828125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="36.22265625" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="25.33203125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="25.19140625" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="54.2734375" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="40.21875" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="26.5859375" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="24.484375" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="34.84375" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="24.68359375" customWidth="true" bestFit="true"/>
@@ -791,1403 +791,1515 @@
       </c>
       <c r="AF2" t="s" s="3">
         <v>61</v>
       </c>
       <c r="AG2" t="s" s="3">
         <v>63</v>
       </c>
       <c r="AH2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AI2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AJ2" t="s" s="3">
         <v>68</v>
       </c>
       <c r="AK2" t="s" s="3">
         <v>70</v>
       </c>
       <c r="AL2" t="s" s="3">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n" s="3">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
       <c r="B3" t="s" s="3">
         <v>74</v>
       </c>
       <c r="C3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="D3" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E3" t="n" s="0">
+      <c r="E3" s="0"/>
+      <c r="F3" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F3" s="0"/>
-[...2 lines deleted...]
-      <c r="I3" s="0"/>
+      <c r="G3" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H3" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="I3" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0"/>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0"/>
       <c r="V3" s="0"/>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0"/>
       <c r="AE3" s="0"/>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0"/>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" t="n" s="3">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
       <c r="B4" t="s" s="3">
         <v>75</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D4" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="0"/>
       <c r="E4" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F4" s="0"/>
-[...2 lines deleted...]
-      <c r="I4" s="0"/>
+      <c r="F4" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G4" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H4" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="I4" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0"/>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0"/>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
       <c r="T4" s="0"/>
       <c r="U4" s="0"/>
       <c r="V4" s="0"/>
       <c r="W4" s="0"/>
       <c r="X4" s="0"/>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0"/>
       <c r="AE4" s="0"/>
       <c r="AF4" s="0"/>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" t="n" s="3">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="B5" t="s" s="3">
         <v>76</v>
       </c>
       <c r="C5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="D5" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="F5" s="0"/>
-      <c r="G5" s="0"/>
-      <c r="H5" s="0"/>
+      <c r="G5" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H5" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
       <c r="X5" s="0"/>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0"/>
       <c r="AE5" s="0"/>
       <c r="AF5" s="0"/>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
       <c r="AK5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" t="n" s="3">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="B6" t="s" s="3">
         <v>77</v>
       </c>
-      <c r="C6" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="C6" s="0"/>
       <c r="D6" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E6" s="0"/>
-[...2 lines deleted...]
-      <c r="H6" s="0"/>
+      <c r="E6" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F6" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G6" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H6" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
       <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0"/>
       <c r="AE6" s="0"/>
       <c r="AF6" s="0"/>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
       <c r="AK6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" t="n" s="3">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="B7" t="s" s="3">
         <v>78</v>
       </c>
       <c r="C7" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="D7" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E7" s="0"/>
-[...1 lines deleted...]
-      <c r="G7" s="0"/>
+      <c r="E7" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F7" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G7" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
       <c r="X7" s="0"/>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0"/>
       <c r="AD7" s="0"/>
       <c r="AE7" s="0"/>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0"/>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" t="n" s="3">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
       <c r="B8" t="s" s="3">
         <v>79</v>
       </c>
       <c r="C8" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D8" s="0"/>
+      <c r="D8" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E8" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
-      <c r="H8" s="0"/>
+      <c r="H8" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
       <c r="X8" s="0"/>
       <c r="Y8" s="0"/>
       <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0"/>
       <c r="AE8" s="0"/>
       <c r="AF8" s="0"/>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0"/>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
       <c r="AK8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" t="n" s="3">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="B9" t="s" s="3">
         <v>80</v>
       </c>
       <c r="C9" s="0"/>
-      <c r="D9" t="n" s="0">
-[...2 lines deleted...]
-      <c r="E9" t="n" s="0">
+      <c r="D9" s="0"/>
+      <c r="E9" s="0"/>
+      <c r="F9" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F9" s="0"/>
-[...2 lines deleted...]
-      <c r="I9" s="0"/>
+      <c r="G9" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H9" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="I9" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
       <c r="X9" s="0"/>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0"/>
       <c r="AE9" s="0"/>
       <c r="AF9" s="0"/>
       <c r="AG9" s="0"/>
       <c r="AH9" s="0"/>
       <c r="AI9" s="0"/>
       <c r="AJ9" s="0"/>
       <c r="AK9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" t="n" s="3">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>81</v>
       </c>
       <c r="C10" s="0"/>
-      <c r="D10" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="0"/>
       <c r="E10" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F10" s="0"/>
-[...1 lines deleted...]
-      <c r="H10" s="0"/>
+      <c r="F10" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G10" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H10" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
       <c r="X10" s="0"/>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0"/>
       <c r="AE10" s="0"/>
       <c r="AF10" s="0"/>
       <c r="AG10" s="0"/>
       <c r="AH10" s="0"/>
       <c r="AI10" s="0"/>
       <c r="AJ10" s="0"/>
       <c r="AK10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" t="n" s="3">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="B11" t="s" s="3">
         <v>82</v>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
-      <c r="G11" s="0"/>
-      <c r="H11" s="0"/>
+      <c r="G11" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H11" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
       <c r="AC11" s="0"/>
       <c r="AD11" s="0"/>
       <c r="AE11" s="0"/>
       <c r="AF11" s="0"/>
       <c r="AG11" s="0"/>
       <c r="AH11" s="0"/>
       <c r="AI11" s="0"/>
       <c r="AJ11" s="0"/>
       <c r="AK11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" t="n" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="B12" t="s" s="3">
         <v>83</v>
       </c>
       <c r="C12" s="0"/>
-      <c r="D12" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="0"/>
       <c r="E12" s="0"/>
-      <c r="F12" s="0"/>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+      <c r="F12" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G12" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H12" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
       <c r="X12" s="0"/>
       <c r="Y12" s="0"/>
       <c r="Z12" s="0"/>
       <c r="AA12" s="0"/>
       <c r="AB12" s="0"/>
       <c r="AC12" s="0"/>
       <c r="AD12" s="0"/>
       <c r="AE12" s="0"/>
       <c r="AF12" s="0"/>
       <c r="AG12" s="0"/>
       <c r="AH12" s="0"/>
       <c r="AI12" s="0"/>
       <c r="AJ12" s="0"/>
       <c r="AK12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" t="n" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="B13" t="s" s="3">
         <v>84</v>
       </c>
       <c r="C13" s="0"/>
-      <c r="D13" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0"/>
-      <c r="F13" s="0"/>
-[...1 lines deleted...]
-      <c r="H13" s="0"/>
+      <c r="F13" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G13" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H13" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
       <c r="X13" s="0"/>
       <c r="Y13" s="0"/>
       <c r="Z13" s="0"/>
       <c r="AA13" s="0"/>
       <c r="AB13" s="0"/>
       <c r="AC13" s="0"/>
       <c r="AD13" s="0"/>
       <c r="AE13" s="0"/>
       <c r="AF13" s="0"/>
       <c r="AG13" s="0"/>
       <c r="AH13" s="0"/>
       <c r="AI13" s="0"/>
       <c r="AJ13" s="0"/>
       <c r="AK13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" t="n" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="B14" t="s" s="3">
         <v>85</v>
       </c>
       <c r="C14" s="0"/>
-      <c r="D14" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="0"/>
       <c r="E14" s="0"/>
-      <c r="F14" s="0"/>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+      <c r="F14" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G14" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H14" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
       <c r="X14" s="0"/>
       <c r="Y14" s="0"/>
       <c r="Z14" s="0"/>
       <c r="AA14" s="0"/>
       <c r="AB14" s="0"/>
       <c r="AC14" s="0"/>
       <c r="AD14" s="0"/>
       <c r="AE14" s="0"/>
       <c r="AF14" s="0"/>
       <c r="AG14" s="0"/>
       <c r="AH14" s="0"/>
       <c r="AI14" s="0"/>
       <c r="AJ14" s="0"/>
       <c r="AK14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" t="n" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="B15" t="s" s="3">
         <v>86</v>
       </c>
       <c r="C15" s="0"/>
-      <c r="D15" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="0"/>
       <c r="E15" s="0"/>
-      <c r="F15" s="0"/>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+      <c r="F15" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G15" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="H15" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
       <c r="X15" s="0"/>
       <c r="Y15" s="0"/>
       <c r="Z15" s="0"/>
       <c r="AA15" s="0"/>
       <c r="AB15" s="0"/>
       <c r="AC15" s="0"/>
       <c r="AD15" s="0"/>
       <c r="AE15" s="0"/>
       <c r="AF15" s="0"/>
       <c r="AG15" s="0"/>
       <c r="AH15" s="0"/>
       <c r="AI15" s="0"/>
       <c r="AJ15" s="0"/>
       <c r="AK15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" t="n" s="3">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="B16" t="s" s="3">
         <v>87</v>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E16" s="0"/>
-      <c r="F16" s="0"/>
-      <c r="G16" s="0"/>
+      <c r="F16" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G16" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
       <c r="X16" s="0"/>
       <c r="Y16" s="0"/>
       <c r="Z16" s="0"/>
       <c r="AA16" s="0"/>
       <c r="AB16" s="0"/>
       <c r="AC16" s="0"/>
       <c r="AD16" s="0"/>
       <c r="AE16" s="0"/>
       <c r="AF16" s="0"/>
       <c r="AG16" s="0"/>
       <c r="AH16" s="0"/>
       <c r="AI16" s="0"/>
       <c r="AJ16" s="0"/>
       <c r="AK16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" t="n" s="3">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="B17" t="s" s="3">
         <v>88</v>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E17" s="0"/>
-      <c r="F17" s="0"/>
-      <c r="G17" s="0"/>
+      <c r="F17" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G17" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
       <c r="X17" s="0"/>
       <c r="Y17" s="0"/>
       <c r="Z17" s="0"/>
       <c r="AA17" s="0"/>
       <c r="AB17" s="0"/>
       <c r="AC17" s="0"/>
       <c r="AD17" s="0"/>
       <c r="AE17" s="0"/>
       <c r="AF17" s="0"/>
       <c r="AG17" s="0"/>
       <c r="AH17" s="0"/>
       <c r="AI17" s="0"/>
       <c r="AJ17" s="0"/>
       <c r="AK17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" t="n" s="3">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="B18" t="s" s="3">
         <v>89</v>
       </c>
-      <c r="C18" s="0"/>
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="D18" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
       <c r="X18" s="0"/>
       <c r="Y18" s="0"/>
       <c r="Z18" s="0"/>
       <c r="AA18" s="0"/>
       <c r="AB18" s="0"/>
       <c r="AC18" s="0"/>
       <c r="AD18" s="0"/>
       <c r="AE18" s="0"/>
       <c r="AF18" s="0"/>
       <c r="AG18" s="0"/>
       <c r="AH18" s="0"/>
       <c r="AI18" s="0"/>
       <c r="AJ18" s="0"/>
       <c r="AK18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" t="n" s="3">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="B19" t="s" s="3">
         <v>90</v>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
-      <c r="F19" s="0"/>
-      <c r="G19" s="0"/>
+      <c r="F19" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G19" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
       <c r="X19" s="0"/>
       <c r="Y19" s="0"/>
       <c r="Z19" s="0"/>
       <c r="AA19" s="0"/>
       <c r="AB19" s="0"/>
       <c r="AC19" s="0"/>
       <c r="AD19" s="0"/>
       <c r="AE19" s="0"/>
       <c r="AF19" s="0"/>
       <c r="AG19" s="0"/>
       <c r="AH19" s="0"/>
       <c r="AI19" s="0"/>
       <c r="AJ19" s="0"/>
       <c r="AK19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" t="n" s="3">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="B20" t="s" s="3">
         <v>91</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
-      <c r="F20" s="0"/>
-      <c r="G20" s="0"/>
+      <c r="F20" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G20" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
       <c r="X20" s="0"/>
       <c r="Y20" s="0"/>
       <c r="Z20" s="0"/>
       <c r="AA20" s="0"/>
       <c r="AB20" s="0"/>
       <c r="AC20" s="0"/>
       <c r="AD20" s="0"/>
       <c r="AE20" s="0"/>
       <c r="AF20" s="0"/>
       <c r="AG20" s="0"/>
       <c r="AH20" s="0"/>
       <c r="AI20" s="0"/>
       <c r="AJ20" s="0"/>
       <c r="AK20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" t="n" s="3">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="B21" t="s" s="3">
         <v>92</v>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
-      <c r="F21" s="0"/>
-      <c r="G21" s="0"/>
+      <c r="F21" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G21" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
       <c r="X21" s="0"/>
       <c r="Y21" s="0"/>
       <c r="Z21" s="0"/>
       <c r="AA21" s="0"/>
       <c r="AB21" s="0"/>
       <c r="AC21" s="0"/>
       <c r="AD21" s="0"/>
       <c r="AE21" s="0"/>
       <c r="AF21" s="0"/>
       <c r="AG21" s="0"/>
       <c r="AH21" s="0"/>
       <c r="AI21" s="0"/>
       <c r="AJ21" s="0"/>
       <c r="AK21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" t="n" s="3">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="B22" t="s" s="3">
         <v>93</v>
       </c>
       <c r="C22" s="0"/>
-      <c r="D22" s="0"/>
+      <c r="D22" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E22" s="0"/>
-      <c r="F22" s="0"/>
+      <c r="F22" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
       <c r="X22" s="0"/>
       <c r="Y22" s="0"/>
       <c r="Z22" s="0"/>
       <c r="AA22" s="0"/>
       <c r="AB22" s="0"/>
       <c r="AC22" s="0"/>
       <c r="AD22" s="0"/>
       <c r="AE22" s="0"/>
       <c r="AF22" s="0"/>
       <c r="AG22" s="0"/>
       <c r="AH22" s="0"/>
       <c r="AI22" s="0"/>
       <c r="AJ22" s="0"/>
       <c r="AK22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" t="n" s="3">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="B23" t="s" s="3">
         <v>94</v>
       </c>
       <c r="C23" s="0"/>
-      <c r="D23" s="0"/>
-      <c r="E23" s="0"/>
+      <c r="D23" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E23" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
       <c r="X23" s="0"/>
       <c r="Y23" s="0"/>
       <c r="Z23" s="0"/>
       <c r="AA23" s="0"/>
       <c r="AB23" s="0"/>
       <c r="AC23" s="0"/>
       <c r="AD23" s="0"/>
       <c r="AE23" s="0"/>
       <c r="AF23" s="0"/>
       <c r="AG23" s="0"/>
       <c r="AH23" s="0"/>
       <c r="AI23" s="0"/>
       <c r="AJ23" s="0"/>
       <c r="AK23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" t="n" s="3">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="B24" t="s" s="3">
         <v>95</v>
       </c>
       <c r="C24" s="0"/>
-      <c r="D24" s="0"/>
-      <c r="E24" s="0"/>
+      <c r="D24" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E24" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
       <c r="X24" s="0"/>
       <c r="Y24" s="0"/>
       <c r="Z24" s="0"/>
       <c r="AA24" s="0"/>
       <c r="AB24" s="0"/>
       <c r="AC24" s="0"/>
       <c r="AD24" s="0"/>
       <c r="AE24" s="0"/>
       <c r="AF24" s="0"/>
       <c r="AG24" s="0"/>
       <c r="AH24" s="0"/>
       <c r="AI24" s="0"/>
       <c r="AJ24" s="0"/>
       <c r="AK24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" t="n" s="3">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="B25" t="s" s="3">
         <v>96</v>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
-      <c r="G25" s="0"/>
+      <c r="G25" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
       <c r="X25" s="0"/>
       <c r="Y25" s="0"/>
       <c r="Z25" s="0"/>
       <c r="AA25" s="0"/>
       <c r="AB25" s="0"/>
       <c r="AC25" s="0"/>
       <c r="AD25" s="0"/>
       <c r="AE25" s="0"/>
       <c r="AF25" s="0"/>
       <c r="AG25" s="0"/>
       <c r="AH25" s="0"/>
       <c r="AI25" s="0"/>
       <c r="AJ25" s="0"/>
       <c r="AK25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" t="n" s="3">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="B26" t="s" s="3">
         <v>97</v>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
-      <c r="G26" s="0"/>
+      <c r="G26" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
       <c r="X26" s="0"/>
       <c r="Y26" s="0"/>
       <c r="Z26" s="0"/>
       <c r="AA26" s="0"/>
       <c r="AB26" s="0"/>
       <c r="AC26" s="0"/>
       <c r="AD26" s="0"/>
       <c r="AE26" s="0"/>
       <c r="AF26" s="0"/>
       <c r="AG26" s="0"/>
       <c r="AH26" s="0"/>
       <c r="AI26" s="0"/>
       <c r="AJ26" s="0"/>
       <c r="AK26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" t="n" s="3">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="B27" t="s" s="3">
         <v>98</v>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
-      <c r="G27" s="0"/>
+      <c r="G27" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
       <c r="X27" s="0"/>
       <c r="Y27" s="0"/>
       <c r="Z27" s="0"/>
       <c r="AA27" s="0"/>
       <c r="AB27" s="0"/>
       <c r="AC27" s="0"/>
       <c r="AD27" s="0"/>
       <c r="AE27" s="0"/>
       <c r="AF27" s="0"/>
       <c r="AG27" s="0"/>
       <c r="AH27" s="0"/>
       <c r="AI27" s="0"/>
       <c r="AJ27" s="0"/>
       <c r="AK27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" t="n" s="3">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="B28" t="s" s="3">
         <v>99</v>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
-      <c r="G28" s="0"/>
+      <c r="G28" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
       <c r="X28" s="0"/>
       <c r="Y28" s="0"/>
       <c r="Z28" s="0"/>
       <c r="AA28" s="0"/>
       <c r="AB28" s="0"/>
       <c r="AC28" s="0"/>
       <c r="AD28" s="0"/>
       <c r="AE28" s="0"/>
       <c r="AF28" s="0"/>
       <c r="AG28" s="0"/>
       <c r="AH28" s="0"/>
       <c r="AI28" s="0"/>
       <c r="AJ28" s="0"/>
       <c r="AK28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" t="n" s="3">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="B29" t="s" s="3">
         <v>100</v>
       </c>
       <c r="C29" s="0"/>
-      <c r="D29" s="0"/>
+      <c r="D29" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
       <c r="X29" s="0"/>
       <c r="Y29" s="0"/>
       <c r="Z29" s="0"/>
       <c r="AA29" s="0"/>
       <c r="AB29" s="0"/>
       <c r="AC29" s="0"/>
       <c r="AD29" s="0"/>
       <c r="AE29" s="0"/>
       <c r="AF29" s="0"/>
       <c r="AG29" s="0"/>
       <c r="AH29" s="0"/>
       <c r="AI29" s="0"/>
       <c r="AJ29" s="0"/>
       <c r="AK29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" t="n" s="3">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="B30" t="s" s="3">
         <v>101</v>
       </c>
       <c r="C30" s="0"/>
-      <c r="D30" s="0"/>
+      <c r="D30" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
       <c r="X30" s="0"/>
       <c r="Y30" s="0"/>
       <c r="Z30" s="0"/>
       <c r="AA30" s="0"/>
       <c r="AB30" s="0"/>
       <c r="AC30" s="0"/>
       <c r="AD30" s="0"/>
       <c r="AE30" s="0"/>
       <c r="AF30" s="0"/>
       <c r="AG30" s="0"/>
       <c r="AH30" s="0"/>
       <c r="AI30" s="0"/>
       <c r="AJ30" s="0"/>
       <c r="AK30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" t="n" s="3">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="B31" t="s" s="3">
         <v>102</v>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
-      <c r="F31" s="0"/>
+      <c r="F31" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
       <c r="X31" s="0"/>
       <c r="Y31" s="0"/>
       <c r="Z31" s="0"/>
       <c r="AA31" s="0"/>
       <c r="AB31" s="0"/>
       <c r="AC31" s="0"/>
       <c r="AD31" s="0"/>
       <c r="AE31" s="0"/>
       <c r="AF31" s="0"/>
       <c r="AG31" s="0"/>
       <c r="AH31" s="0"/>
       <c r="AI31" s="0"/>
       <c r="AJ31" s="0"/>
       <c r="AK31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" t="n" s="3">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="B32" t="s" s="3">
         <v>103</v>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
-      <c r="I32" s="0"/>
+      <c r="I32" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
       <c r="X32" s="0"/>
       <c r="Y32" s="0"/>
       <c r="Z32" s="0"/>
       <c r="AA32" s="0"/>
       <c r="AB32" s="0"/>
       <c r="AC32" s="0"/>
       <c r="AD32" s="0"/>
       <c r="AE32" s="0"/>
       <c r="AF32" s="0"/>
       <c r="AG32" s="0"/>
       <c r="AH32" s="0"/>
       <c r="AI32" s="0"/>
       <c r="AJ32" s="0"/>
       <c r="AK32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" t="n" s="3">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="B33" t="s" s="3">
         <v>104</v>
       </c>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
-      <c r="F33" s="0"/>
+      <c r="F33" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
       <c r="X33" s="0"/>
       <c r="Y33" s="0"/>
       <c r="Z33" s="0"/>
       <c r="AA33" s="0"/>
       <c r="AB33" s="0"/>
       <c r="AC33" s="0"/>
       <c r="AD33" s="0"/>
       <c r="AE33" s="0"/>