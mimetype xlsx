--- v2 (2026-05-06)
+++ v3 (2026-06-20)
@@ -56,69 +56,69 @@
   <si>
     <t>Jarní běh Europlantu (4,5 km), bramborářský běh (18)</t>
   </si>
   <si>
     <t>7.4.26</t>
   </si>
   <si>
     <t>Jardův kopec, běh do vrchu (2,1 km) (21)</t>
   </si>
   <si>
     <t>14.4.26</t>
   </si>
   <si>
     <t>Běh na rozhlednu Veselý vrch (5,3 km) (12)</t>
   </si>
   <si>
     <t>25.4.26</t>
   </si>
   <si>
     <t>Modřany Ravine Run (10 a 6,1 km) (4)</t>
   </si>
   <si>
     <t>26.4.26</t>
   </si>
   <si>
-    <t>Bloudění Šárkou (cca 10 km) (0)</t>
+    <t>Bloudění Šárkou (cca 10 km) (12)</t>
   </si>
   <si>
     <t>17.5.26</t>
   </si>
   <si>
-    <t>Okolo svaté Juliány (5,6 km) (0)</t>
+    <t>Okolo svaté Juliány (5,6 km) (14)</t>
   </si>
   <si>
     <t>26.5.26</t>
   </si>
   <si>
-    <t>Lysolajský běh (6,2 km) (0)</t>
+    <t>Lysolajský běh (6,2 km) (10)</t>
   </si>
   <si>
     <t>11.6.26</t>
   </si>
   <si>
-    <t>ŠROT - Šárecký relativní osmikilometrový trail (4x 2km - 4x pivo) (0)</t>
+    <t>ŠROT - Šárecký relativní osmikilometrový trail (4x 2km - 4x pivo) (14)</t>
   </si>
   <si>
     <t>14.6.26</t>
   </si>
   <si>
     <t>Komořany - Čihadlo (4,88 km) (0)</t>
   </si>
   <si>
     <t>18.6.26</t>
   </si>
   <si>
     <t>Běž jak chceš - Evženův memoriál (0)</t>
   </si>
   <si>
     <t>20.6.26</t>
   </si>
   <si>
     <t>Běh lužanskými hvozdy (5 a 8 km) (0)</t>
   </si>
   <si>
     <t>27.6.26</t>
   </si>
   <si>
     <t>Dvě kola při zdi (8 km) (0)</t>
   </si>
@@ -230,143 +230,152 @@
   <si>
     <t>Silvestrovský běh Ligy 100 Praha (Jardy Štercla) (3,4 km) (0)</t>
   </si>
   <si>
     <t>Vběhnutí do sezóny (1 - 8 km) (0)</t>
   </si>
   <si>
     <t>3.1.27</t>
   </si>
   <si>
     <t>Z Karlštejna po červené (0)</t>
   </si>
   <si>
     <t>17.1.27</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>BODY</t>
   </si>
   <si>
     <t>Jméno \ Termín</t>
   </si>
   <si>
+    <t>Jiří "velkej jirka" Zbytovský</t>
+  </si>
+  <si>
     <t>Dana Jiřičná</t>
   </si>
   <si>
-    <t>Jiří "velkej jirka" Zbytovský</t>
+    <t>Petr "Aubi" Aubrecht</t>
   </si>
   <si>
     <t>Hana Šanderová</t>
   </si>
   <si>
-    <t>Petr "Aubi" Aubrecht</t>
+    <t>Alena Hábltová</t>
+  </si>
+  <si>
+    <t>Ota Štros</t>
+  </si>
+  <si>
+    <t>Martin Jiřičný</t>
+  </si>
+  <si>
+    <t>Jana Požgayová</t>
   </si>
   <si>
     <t>Táňa "Tkanička" Šmejkalová</t>
   </si>
   <si>
     <t>Martin Šandera</t>
   </si>
   <si>
-    <t>Alena Hábltová</t>
-[...5 lines deleted...]
-    <t>Martin Jiřičný</t>
+    <t>Libuše "Libuna" Vlachynská</t>
+  </si>
+  <si>
+    <t>Miloš "Šolim" Němec</t>
+  </si>
+  <si>
+    <t>Růžena Kasalová</t>
   </si>
   <si>
     <t>Blanka Pechková</t>
   </si>
   <si>
-    <t>Jana Požgayová</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanislav "Slamák" Slamiak</t>
   </si>
   <si>
-    <t>Libuše "Libuna" Vlachynská</t>
+    <t>Vojtěch Svoboda</t>
+  </si>
+  <si>
+    <t>Štěpán Kasal</t>
+  </si>
+  <si>
+    <t>Tomáš Ledvina</t>
   </si>
   <si>
     <t>Kateřina Němcová</t>
   </si>
   <si>
-    <t>Miloš "Šolim" Němec</t>
+    <t>Pavlína "Králíková" Nápravová</t>
+  </si>
+  <si>
+    <t>Klára Prokopová</t>
   </si>
   <si>
     <t>Adriana Mašková</t>
   </si>
   <si>
-    <t>Růžena Kasalová</t>
-[...2 lines deleted...]
-    <t>Tomáš Ledvina</t>
+    <t>Alice "Blecha" Štrosová</t>
   </si>
   <si>
     <t>Lucie Macáková</t>
   </si>
   <si>
+    <t>Petr Eliáš</t>
+  </si>
+  <si>
     <t>Jaroslav Němec</t>
   </si>
   <si>
     <t>Jan Šmejkal</t>
   </si>
   <si>
     <t>Petr Šmejkal</t>
   </si>
   <si>
-    <t>Pavlína "Králíková" Nápravová</t>
-[...1 lines deleted...]
-  <si>
     <t>Leona Pejcharová</t>
   </si>
   <si>
-    <t>Klára Prokopová</t>
-[...2 lines deleted...]
-    <t>Vojtěch Svoboda</t>
+    <t>Petr Sládek</t>
   </si>
   <si>
     <t>Kateřina Šanderová</t>
   </si>
   <si>
     <t>Jitka Turčínová</t>
   </si>
   <si>
+    <t>Lucie "Bobina" Vodičková</t>
+  </si>
+  <si>
     <t>Petr Aubrecht ml.</t>
   </si>
   <si>
-    <t>Petr Eliáš</t>
-[...4 lines deleted...]
-  <si>
     <t>Antony Ashford</t>
   </si>
   <si>
     <t>Markéta Bartošová</t>
   </si>
   <si>
     <t>Iva "Liška" Bařtipánová</t>
   </si>
   <si>
     <t>František Cipl</t>
   </si>
   <si>
     <t>Karla Fejfarová</t>
   </si>
   <si>
     <t>Jan Kozler</t>
   </si>
   <si>
     <t>Petr Kozler</t>
   </si>
   <si>
     <t>Ondřej Kulhánek</t>
   </si>
   <si>
     <t>Jiří Kunstát</t>
@@ -383,84 +392,75 @@
   <si>
     <t>Alena "Čmelda" Němcová</t>
   </si>
   <si>
     <t>Jiří Oplatek</t>
   </si>
   <si>
     <t>Michaela Patolánová</t>
   </si>
   <si>
     <t>Jakub Rücker</t>
   </si>
   <si>
     <t>Lukáš Rücker</t>
   </si>
   <si>
     <t>Oldřich Rücker</t>
   </si>
   <si>
     <t>Jan Sadílek</t>
   </si>
   <si>
     <t>Karel Schestauber</t>
   </si>
   <si>
-    <t>Petr Sládek</t>
-[...1 lines deleted...]
-  <si>
     <t>Martin Slomek</t>
   </si>
   <si>
     <t>Jan Šandera</t>
   </si>
   <si>
-    <t>Alice "Blecha" Štrosová</t>
-[...1 lines deleted...]
-  <si>
     <t>Aneta Štrosová</t>
   </si>
   <si>
     <t>Petr Šturm</t>
   </si>
   <si>
     <t>Milan Švehla</t>
   </si>
   <si>
     <t>Šárka Toulová</t>
   </si>
   <si>
     <t>Jiří Ugorný</t>
   </si>
   <si>
     <t>Stanislav Valko</t>
   </si>
   <si>
     <t>Erika Valková</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lucie "Bobina" Vodičková</t>
   </si>
   <si>
     <t>Kateřina "Hujerová, Ká" Vysloužilová</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="18.0"/>
       <color indexed="10"/>
       <b val="true"/>
     </font>
     <font>
@@ -527,54 +527,54 @@
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="8.82421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="33.8125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="31.55078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="47.7734375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="23.40625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="48.8515625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="37.39453125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="39.4921875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="34.74609375" customWidth="true" bestFit="true"/>
-    <col min="10" max="10" width="29.51171875" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="61.6875" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="30.60546875" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="30.18359375" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="26.23046875" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="62.78125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="30.54296875" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="33.96875" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="34.3515625" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="24.18359375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="38.70703125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="37.875" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="39.63671875" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="29.76171875" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="64.1015625" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="26.19140625" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="47.48828125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="36.22265625" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="25.33203125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="25.19140625" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="54.2734375" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="40.21875" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="26.5859375" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="24.484375" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="34.84375" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="24.68359375" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="55.24609375" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="54.9609375" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="30.73828125" customWidth="true" bestFit="true"/>
     <col min="37" max="37" width="25.1953125" customWidth="true" bestFit="true"/>
   </cols>
@@ -791,1644 +791,1744 @@
       </c>
       <c r="AF2" t="s" s="3">
         <v>61</v>
       </c>
       <c r="AG2" t="s" s="3">
         <v>63</v>
       </c>
       <c r="AH2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AI2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AJ2" t="s" s="3">
         <v>68</v>
       </c>
       <c r="AK2" t="s" s="3">
         <v>70</v>
       </c>
       <c r="AL2" t="s" s="3">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n" s="3">
-        <v>19.0</v>
+        <v>30.0</v>
       </c>
       <c r="B3" t="s" s="3">
         <v>74</v>
       </c>
       <c r="C3" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D3" t="n" s="0">
-[...2 lines deleted...]
-      <c r="E3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F3" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I3" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="J3" s="0"/>
-[...2 lines deleted...]
-      <c r="M3" s="0"/>
+      <c r="J3" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K3" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L3" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M3" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0"/>
       <c r="V3" s="0"/>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0"/>
       <c r="AE3" s="0"/>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0"/>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" t="n" s="3">
-        <v>18.0</v>
+        <v>28.0</v>
       </c>
       <c r="B4" t="s" s="3">
         <v>75</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D4" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D4" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E4" s="0"/>
       <c r="F4" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G4" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H4" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I4" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="J4" s="0"/>
-[...1 lines deleted...]
-      <c r="L4" s="0"/>
+      <c r="J4" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K4" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L4" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0"/>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
       <c r="T4" s="0"/>
       <c r="U4" s="0"/>
       <c r="V4" s="0"/>
       <c r="W4" s="0"/>
       <c r="X4" s="0"/>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0"/>
       <c r="AE4" s="0"/>
       <c r="AF4" s="0"/>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" t="n" s="3">
-        <v>17.0</v>
+        <v>27.0</v>
       </c>
       <c r="B5" t="s" s="3">
         <v>76</v>
       </c>
-      <c r="C5" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="C5" s="0"/>
       <c r="D5" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I5" s="0"/>
-      <c r="J5" s="0"/>
-[...2 lines deleted...]
-      <c r="M5" s="0"/>
+      <c r="J5" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K5" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L5" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M5" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
       <c r="X5" s="0"/>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0"/>
       <c r="AE5" s="0"/>
       <c r="AF5" s="0"/>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
       <c r="AK5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" t="n" s="3">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="B6" t="s" s="3">
         <v>77</v>
       </c>
-      <c r="C6" s="0"/>
+      <c r="C6" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="D6" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E6" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F6" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F6" s="0"/>
       <c r="G6" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H6" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
-      <c r="K6" s="0"/>
-[...1 lines deleted...]
-      <c r="M6" s="0"/>
+      <c r="K6" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L6" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M6" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
       <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0"/>
       <c r="AE6" s="0"/>
       <c r="AF6" s="0"/>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
       <c r="AK6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" t="n" s="3">
-        <v>15.0</v>
+        <v>24.0</v>
       </c>
       <c r="B7" t="s" s="3">
         <v>78</v>
       </c>
-      <c r="C7" t="n" s="0">
-[...7 lines deleted...]
-      </c>
+      <c r="C7" s="0"/>
+      <c r="D7" s="0"/>
+      <c r="E7" s="0"/>
       <c r="F7" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G7" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H7" s="0"/>
-[...4 lines deleted...]
-      <c r="M7" s="0"/>
+      <c r="H7" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="I7" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="J7" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K7" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L7" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M7" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
       <c r="X7" s="0"/>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0"/>
       <c r="AD7" s="0"/>
       <c r="AE7" s="0"/>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0"/>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" t="n" s="3">
-        <v>13.0</v>
+        <v>24.0</v>
       </c>
       <c r="B8" t="s" s="3">
         <v>79</v>
       </c>
-      <c r="C8" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="C8" s="0"/>
+      <c r="D8" s="0"/>
       <c r="E8" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="F8" s="0"/>
-      <c r="G8" s="0"/>
+      <c r="F8" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G8" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H8" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I8" s="0"/>
-      <c r="J8" s="0"/>
-[...2 lines deleted...]
-      <c r="M8" s="0"/>
+      <c r="J8" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K8" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L8" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M8" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
       <c r="X8" s="0"/>
       <c r="Y8" s="0"/>
       <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0"/>
       <c r="AE8" s="0"/>
       <c r="AF8" s="0"/>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0"/>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
       <c r="AK8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" t="n" s="3">
-        <v>12.0</v>
+        <v>23.0</v>
       </c>
       <c r="B9" t="s" s="3">
         <v>80</v>
       </c>
       <c r="C9" s="0"/>
-      <c r="D9" s="0"/>
+      <c r="D9" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E9" s="0"/>
-      <c r="F9" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="0"/>
       <c r="G9" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H9" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="I9" t="n" s="0">
-[...5 lines deleted...]
-      <c r="M9" s="0"/>
+      <c r="I9" s="0"/>
+      <c r="J9" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K9" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L9" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M9" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
       <c r="X9" s="0"/>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0"/>
       <c r="AE9" s="0"/>
       <c r="AF9" s="0"/>
       <c r="AG9" s="0"/>
       <c r="AH9" s="0"/>
       <c r="AI9" s="0"/>
       <c r="AJ9" s="0"/>
       <c r="AK9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" t="n" s="3">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>81</v>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
-      <c r="E10" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="0"/>
       <c r="F10" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G10" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H10" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I10" s="0"/>
-      <c r="J10" s="0"/>
-[...2 lines deleted...]
-      <c r="M10" s="0"/>
+      <c r="J10" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K10" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L10" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M10" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
       <c r="X10" s="0"/>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0"/>
       <c r="AE10" s="0"/>
       <c r="AF10" s="0"/>
       <c r="AG10" s="0"/>
       <c r="AH10" s="0"/>
       <c r="AI10" s="0"/>
       <c r="AJ10" s="0"/>
       <c r="AK10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" t="n" s="3">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
       <c r="B11" t="s" s="3">
         <v>82</v>
       </c>
-      <c r="C11" s="0"/>
+      <c r="C11" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="D11" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E11" s="0"/>
-      <c r="F11" s="0"/>
+      <c r="E11" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F11" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G11" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H11" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
-      <c r="K11" s="0"/>
-      <c r="L11" s="0"/>
+      <c r="K11" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="L11" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
       <c r="AC11" s="0"/>
       <c r="AD11" s="0"/>
       <c r="AE11" s="0"/>
       <c r="AF11" s="0"/>
       <c r="AG11" s="0"/>
       <c r="AH11" s="0"/>
       <c r="AI11" s="0"/>
       <c r="AJ11" s="0"/>
       <c r="AK11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" t="n" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="B12" t="s" s="3">
         <v>83</v>
       </c>
-      <c r="C12" s="0"/>
-[...7 lines deleted...]
-      </c>
+      <c r="C12" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="D12" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E12" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F12" s="0"/>
+      <c r="G12" s="0"/>
       <c r="H12" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
-      <c r="L12" s="0"/>
-      <c r="M12" s="0"/>
+      <c r="L12" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="M12" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
       <c r="X12" s="0"/>
       <c r="Y12" s="0"/>
       <c r="Z12" s="0"/>
       <c r="AA12" s="0"/>
       <c r="AB12" s="0"/>
       <c r="AC12" s="0"/>
       <c r="AD12" s="0"/>
       <c r="AE12" s="0"/>
       <c r="AF12" s="0"/>
       <c r="AG12" s="0"/>
       <c r="AH12" s="0"/>
       <c r="AI12" s="0"/>
       <c r="AJ12" s="0"/>
       <c r="AK12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" t="n" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="B13" t="s" s="3">
         <v>84</v>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G13" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H13" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
-      <c r="K13" s="0"/>
+      <c r="K13" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L13" s="0"/>
-      <c r="M13" s="0"/>
+      <c r="M13" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
       <c r="X13" s="0"/>
       <c r="Y13" s="0"/>
       <c r="Z13" s="0"/>
       <c r="AA13" s="0"/>
       <c r="AB13" s="0"/>
       <c r="AC13" s="0"/>
       <c r="AD13" s="0"/>
       <c r="AE13" s="0"/>
       <c r="AF13" s="0"/>
       <c r="AG13" s="0"/>
       <c r="AH13" s="0"/>
       <c r="AI13" s="0"/>
       <c r="AJ13" s="0"/>
       <c r="AK13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" t="n" s="3">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="B14" t="s" s="3">
         <v>85</v>
       </c>
       <c r="C14" s="0"/>
-      <c r="D14" s="0"/>
+      <c r="D14" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E14" s="0"/>
       <c r="F14" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G14" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H14" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
-      <c r="M14" s="0"/>
+      <c r="M14" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
       <c r="X14" s="0"/>
       <c r="Y14" s="0"/>
       <c r="Z14" s="0"/>
       <c r="AA14" s="0"/>
       <c r="AB14" s="0"/>
       <c r="AC14" s="0"/>
       <c r="AD14" s="0"/>
       <c r="AE14" s="0"/>
       <c r="AF14" s="0"/>
       <c r="AG14" s="0"/>
       <c r="AH14" s="0"/>
       <c r="AI14" s="0"/>
       <c r="AJ14" s="0"/>
       <c r="AK14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" t="n" s="3">
         <v>10.0</v>
       </c>
       <c r="B15" t="s" s="3">
         <v>86</v>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G15" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H15" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0"/>
-      <c r="J15" s="0"/>
+      <c r="J15" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
       <c r="X15" s="0"/>
       <c r="Y15" s="0"/>
       <c r="Z15" s="0"/>
       <c r="AA15" s="0"/>
       <c r="AB15" s="0"/>
       <c r="AC15" s="0"/>
       <c r="AD15" s="0"/>
       <c r="AE15" s="0"/>
       <c r="AF15" s="0"/>
       <c r="AG15" s="0"/>
       <c r="AH15" s="0"/>
       <c r="AI15" s="0"/>
       <c r="AJ15" s="0"/>
       <c r="AK15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" t="n" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="B16" t="s" s="3">
         <v>87</v>
       </c>
       <c r="C16" s="0"/>
-      <c r="D16" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G16" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H16" s="0"/>
+      <c r="H16" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
       <c r="X16" s="0"/>
       <c r="Y16" s="0"/>
       <c r="Z16" s="0"/>
       <c r="AA16" s="0"/>
       <c r="AB16" s="0"/>
       <c r="AC16" s="0"/>
       <c r="AD16" s="0"/>
       <c r="AE16" s="0"/>
       <c r="AF16" s="0"/>
       <c r="AG16" s="0"/>
       <c r="AH16" s="0"/>
       <c r="AI16" s="0"/>
       <c r="AJ16" s="0"/>
       <c r="AK16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" t="n" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="B17" t="s" s="3">
         <v>88</v>
       </c>
       <c r="C17" s="0"/>
-      <c r="D17" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G17" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H17" s="0"/>
+      <c r="H17" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
       <c r="X17" s="0"/>
       <c r="Y17" s="0"/>
       <c r="Z17" s="0"/>
       <c r="AA17" s="0"/>
       <c r="AB17" s="0"/>
       <c r="AC17" s="0"/>
       <c r="AD17" s="0"/>
       <c r="AE17" s="0"/>
       <c r="AF17" s="0"/>
       <c r="AG17" s="0"/>
       <c r="AH17" s="0"/>
       <c r="AI17" s="0"/>
       <c r="AJ17" s="0"/>
       <c r="AK17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" t="n" s="3">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="B18" t="s" s="3">
         <v>89</v>
       </c>
-      <c r="C18" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="C18" s="0"/>
+      <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
-      <c r="G18" s="0"/>
+      <c r="G18" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
-      <c r="K18" s="0"/>
+      <c r="K18" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L18" s="0"/>
-      <c r="M18" s="0"/>
+      <c r="M18" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
       <c r="X18" s="0"/>
       <c r="Y18" s="0"/>
       <c r="Z18" s="0"/>
       <c r="AA18" s="0"/>
       <c r="AB18" s="0"/>
       <c r="AC18" s="0"/>
       <c r="AD18" s="0"/>
       <c r="AE18" s="0"/>
       <c r="AF18" s="0"/>
       <c r="AG18" s="0"/>
       <c r="AH18" s="0"/>
       <c r="AI18" s="0"/>
       <c r="AJ18" s="0"/>
       <c r="AK18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" t="n" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="B19" t="s" s="3">
         <v>90</v>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="G19" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
-      <c r="J19" s="0"/>
-      <c r="K19" s="0"/>
+      <c r="J19" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K19" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
       <c r="X19" s="0"/>
       <c r="Y19" s="0"/>
       <c r="Z19" s="0"/>
       <c r="AA19" s="0"/>
       <c r="AB19" s="0"/>
       <c r="AC19" s="0"/>
       <c r="AD19" s="0"/>
       <c r="AE19" s="0"/>
       <c r="AF19" s="0"/>
       <c r="AG19" s="0"/>
       <c r="AH19" s="0"/>
       <c r="AI19" s="0"/>
       <c r="AJ19" s="0"/>
       <c r="AK19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" t="n" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="B20" t="s" s="3">
         <v>91</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G20" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
-      <c r="K20" s="0"/>
+      <c r="K20" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
       <c r="X20" s="0"/>
       <c r="Y20" s="0"/>
       <c r="Z20" s="0"/>
       <c r="AA20" s="0"/>
       <c r="AB20" s="0"/>
       <c r="AC20" s="0"/>
       <c r="AD20" s="0"/>
       <c r="AE20" s="0"/>
       <c r="AF20" s="0"/>
       <c r="AG20" s="0"/>
       <c r="AH20" s="0"/>
       <c r="AI20" s="0"/>
       <c r="AJ20" s="0"/>
       <c r="AK20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" t="n" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="B21" t="s" s="3">
         <v>92</v>
       </c>
       <c r="C21" s="0"/>
-      <c r="D21" s="0"/>
+      <c r="D21" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E21" s="0"/>
       <c r="F21" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G21" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
       <c r="X21" s="0"/>
       <c r="Y21" s="0"/>
       <c r="Z21" s="0"/>
       <c r="AA21" s="0"/>
       <c r="AB21" s="0"/>
       <c r="AC21" s="0"/>
       <c r="AD21" s="0"/>
       <c r="AE21" s="0"/>
       <c r="AF21" s="0"/>
       <c r="AG21" s="0"/>
       <c r="AH21" s="0"/>
       <c r="AI21" s="0"/>
       <c r="AJ21" s="0"/>
       <c r="AK21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" t="n" s="3">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="B22" t="s" s="3">
         <v>93</v>
       </c>
       <c r="C22" s="0"/>
-      <c r="D22" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="0"/>
       <c r="E22" s="0"/>
-      <c r="F22" t="n" s="0">
-[...2 lines deleted...]
-      <c r="G22" s="0"/>
+      <c r="F22" s="0"/>
+      <c r="G22" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
-      <c r="J22" s="0"/>
+      <c r="J22" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
       <c r="X22" s="0"/>
       <c r="Y22" s="0"/>
       <c r="Z22" s="0"/>
       <c r="AA22" s="0"/>
       <c r="AB22" s="0"/>
       <c r="AC22" s="0"/>
       <c r="AD22" s="0"/>
       <c r="AE22" s="0"/>
       <c r="AF22" s="0"/>
       <c r="AG22" s="0"/>
       <c r="AH22" s="0"/>
       <c r="AI22" s="0"/>
       <c r="AJ22" s="0"/>
       <c r="AK22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" t="n" s="3">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="B23" t="s" s="3">
         <v>94</v>
       </c>
       <c r="C23" s="0"/>
-      <c r="D23" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="D23" s="0"/>
+      <c r="E23" s="0"/>
       <c r="F23" s="0"/>
-      <c r="G23" s="0"/>
+      <c r="G23" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
-      <c r="J23" s="0"/>
+      <c r="J23" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
       <c r="X23" s="0"/>
       <c r="Y23" s="0"/>
       <c r="Z23" s="0"/>
       <c r="AA23" s="0"/>
       <c r="AB23" s="0"/>
       <c r="AC23" s="0"/>
       <c r="AD23" s="0"/>
       <c r="AE23" s="0"/>
       <c r="AF23" s="0"/>
       <c r="AG23" s="0"/>
       <c r="AH23" s="0"/>
       <c r="AI23" s="0"/>
       <c r="AJ23" s="0"/>
       <c r="AK23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" t="n" s="3">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="B24" t="s" s="3">
         <v>95</v>
       </c>
-      <c r="C24" s="0"/>
+      <c r="C24" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="D24" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E24" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
       <c r="X24" s="0"/>
       <c r="Y24" s="0"/>
       <c r="Z24" s="0"/>
       <c r="AA24" s="0"/>
       <c r="AB24" s="0"/>
       <c r="AC24" s="0"/>
       <c r="AD24" s="0"/>
       <c r="AE24" s="0"/>
       <c r="AF24" s="0"/>
       <c r="AG24" s="0"/>
       <c r="AH24" s="0"/>
       <c r="AI24" s="0"/>
       <c r="AJ24" s="0"/>
       <c r="AK24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" t="n" s="3">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="B25" t="s" s="3">
         <v>96</v>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
-      <c r="G25" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
-      <c r="J25" s="0"/>
+      <c r="J25" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
-      <c r="M25" s="0"/>
+      <c r="M25" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
       <c r="X25" s="0"/>
       <c r="Y25" s="0"/>
       <c r="Z25" s="0"/>
       <c r="AA25" s="0"/>
       <c r="AB25" s="0"/>
       <c r="AC25" s="0"/>
       <c r="AD25" s="0"/>
       <c r="AE25" s="0"/>
       <c r="AF25" s="0"/>
       <c r="AG25" s="0"/>
       <c r="AH25" s="0"/>
       <c r="AI25" s="0"/>
       <c r="AJ25" s="0"/>
       <c r="AK25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" t="n" s="3">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="B26" t="s" s="3">
         <v>97</v>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
-      <c r="F26" s="0"/>
+      <c r="F26" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G26" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
       <c r="X26" s="0"/>
       <c r="Y26" s="0"/>
       <c r="Z26" s="0"/>
       <c r="AA26" s="0"/>
       <c r="AB26" s="0"/>
       <c r="AC26" s="0"/>
       <c r="AD26" s="0"/>
       <c r="AE26" s="0"/>
       <c r="AF26" s="0"/>
       <c r="AG26" s="0"/>
       <c r="AH26" s="0"/>
       <c r="AI26" s="0"/>
       <c r="AJ26" s="0"/>
       <c r="AK26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" t="n" s="3">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="B27" t="s" s="3">
         <v>98</v>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
-      <c r="G27" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="0"/>
       <c r="H27" s="0"/>
-      <c r="I27" s="0"/>
+      <c r="I27" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
-      <c r="M27" s="0"/>
+      <c r="M27" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
       <c r="X27" s="0"/>
       <c r="Y27" s="0"/>
       <c r="Z27" s="0"/>
       <c r="AA27" s="0"/>
       <c r="AB27" s="0"/>
       <c r="AC27" s="0"/>
       <c r="AD27" s="0"/>
       <c r="AE27" s="0"/>
       <c r="AF27" s="0"/>
       <c r="AG27" s="0"/>
       <c r="AH27" s="0"/>
       <c r="AI27" s="0"/>
       <c r="AJ27" s="0"/>
       <c r="AK27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" t="n" s="3">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="B28" t="s" s="3">
         <v>99</v>
       </c>
       <c r="C28" s="0"/>
-      <c r="D28" s="0"/>
+      <c r="D28" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E28" s="0"/>
-      <c r="F28" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F28" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
       <c r="X28" s="0"/>
       <c r="Y28" s="0"/>
       <c r="Z28" s="0"/>
       <c r="AA28" s="0"/>
       <c r="AB28" s="0"/>
       <c r="AC28" s="0"/>
       <c r="AD28" s="0"/>
       <c r="AE28" s="0"/>
       <c r="AF28" s="0"/>
       <c r="AG28" s="0"/>
       <c r="AH28" s="0"/>
       <c r="AI28" s="0"/>
       <c r="AJ28" s="0"/>
       <c r="AK28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" t="n" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="B29" t="s" s="3">
         <v>100</v>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E29" s="0"/>
+      <c r="E29" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
       <c r="X29" s="0"/>
       <c r="Y29" s="0"/>
       <c r="Z29" s="0"/>
       <c r="AA29" s="0"/>
       <c r="AB29" s="0"/>
       <c r="AC29" s="0"/>
       <c r="AD29" s="0"/>
       <c r="AE29" s="0"/>
       <c r="AF29" s="0"/>
       <c r="AG29" s="0"/>
       <c r="AH29" s="0"/>
       <c r="AI29" s="0"/>
       <c r="AJ29" s="0"/>
       <c r="AK29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" t="n" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="B30" t="s" s="3">
         <v>101</v>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E30" s="0"/>
+      <c r="E30" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
       <c r="X30" s="0"/>
       <c r="Y30" s="0"/>
       <c r="Z30" s="0"/>
       <c r="AA30" s="0"/>
       <c r="AB30" s="0"/>
       <c r="AC30" s="0"/>
       <c r="AD30" s="0"/>
       <c r="AE30" s="0"/>
       <c r="AF30" s="0"/>
       <c r="AG30" s="0"/>
       <c r="AH30" s="0"/>
       <c r="AI30" s="0"/>
       <c r="AJ30" s="0"/>
       <c r="AK30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" t="n" s="3">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="B31" t="s" s="3">
         <v>102</v>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
-      <c r="F31" t="n" s="0">
-[...2 lines deleted...]
-      <c r="G31" s="0"/>
+      <c r="F31" s="0"/>
+      <c r="G31" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
       <c r="X31" s="0"/>
       <c r="Y31" s="0"/>
       <c r="Z31" s="0"/>
       <c r="AA31" s="0"/>
       <c r="AB31" s="0"/>
       <c r="AC31" s="0"/>
       <c r="AD31" s="0"/>
       <c r="AE31" s="0"/>
       <c r="AF31" s="0"/>
       <c r="AG31" s="0"/>
       <c r="AH31" s="0"/>
       <c r="AI31" s="0"/>
       <c r="AJ31" s="0"/>
       <c r="AK31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" t="n" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="B32" t="s" s="3">
         <v>103</v>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
-      <c r="I32" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
-      <c r="M32" s="0"/>
+      <c r="M32" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
       <c r="X32" s="0"/>
       <c r="Y32" s="0"/>
       <c r="Z32" s="0"/>
       <c r="AA32" s="0"/>
       <c r="AB32" s="0"/>
       <c r="AC32" s="0"/>
       <c r="AD32" s="0"/>
       <c r="AE32" s="0"/>
       <c r="AF32" s="0"/>
       <c r="AG32" s="0"/>
       <c r="AH32" s="0"/>
       <c r="AI32" s="0"/>
       <c r="AJ32" s="0"/>
       <c r="AK32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" t="n" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="B33" t="s" s="3">
         <v>104</v>
       </c>
       <c r="C33" s="0"/>
-      <c r="D33" s="0"/>
+      <c r="D33" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E33" s="0"/>
-      <c r="F33" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
       <c r="X33" s="0"/>
       <c r="Y33" s="0"/>
       <c r="Z33" s="0"/>
       <c r="AA33" s="0"/>
       <c r="AB33" s="0"/>
       <c r="AC33" s="0"/>
       <c r="AD33" s="0"/>
       <c r="AE33" s="0"/>
       <c r="AF33" s="0"/>
       <c r="AG33" s="0"/>
       <c r="AH33" s="0"/>
       <c r="AI33" s="0"/>
       <c r="AJ33" s="0"/>
       <c r="AK33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" t="n" s="3">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="B34" t="s" s="3">
         <v>105</v>
       </c>
       <c r="C34" s="0"/>
-      <c r="D34" s="0"/>
+      <c r="D34" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
       <c r="X34" s="0"/>
       <c r="Y34" s="0"/>
       <c r="Z34" s="0"/>
       <c r="AA34" s="0"/>
       <c r="AB34" s="0"/>
       <c r="AC34" s="0"/>
       <c r="AD34" s="0"/>
       <c r="AE34" s="0"/>
       <c r="AF34" s="0"/>
       <c r="AG34" s="0"/>
       <c r="AH34" s="0"/>
       <c r="AI34" s="0"/>
       <c r="AJ34" s="0"/>
       <c r="AK34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" t="n" s="3">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="B35" t="s" s="3">
         <v>106</v>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
-      <c r="K35" s="0"/>
+      <c r="K35" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
       <c r="X35" s="0"/>
       <c r="Y35" s="0"/>
       <c r="Z35" s="0"/>
       <c r="AA35" s="0"/>
       <c r="AB35" s="0"/>
       <c r="AC35" s="0"/>
       <c r="AD35" s="0"/>
       <c r="AE35" s="0"/>
       <c r="AF35" s="0"/>
       <c r="AG35" s="0"/>
       <c r="AH35" s="0"/>
       <c r="AI35" s="0"/>
       <c r="AJ35" s="0"/>
       <c r="AK35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" t="n" s="3">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="B36" t="s" s="3">
         <v>107</v>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
-      <c r="F36" s="0"/>
+      <c r="F36" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
       <c r="X36" s="0"/>
       <c r="Y36" s="0"/>
       <c r="Z36" s="0"/>
       <c r="AA36" s="0"/>
       <c r="AB36" s="0"/>
       <c r="AC36" s="0"/>
       <c r="AD36" s="0"/>
       <c r="AE36" s="0"/>