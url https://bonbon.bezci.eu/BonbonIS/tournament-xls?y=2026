--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -80,75 +80,75 @@
   <si>
     <t>Bloudění Šárkou (cca 10 km) (12)</t>
   </si>
   <si>
     <t>17.5.26</t>
   </si>
   <si>
     <t>Okolo svaté Juliány (5,6 km) (14)</t>
   </si>
   <si>
     <t>26.5.26</t>
   </si>
   <si>
     <t>Lysolajský běh (6,2 km) (10)</t>
   </si>
   <si>
     <t>11.6.26</t>
   </si>
   <si>
     <t>ŠROT - Šárecký relativní osmikilometrový trail (4x 2km - 4x pivo) (14)</t>
   </si>
   <si>
     <t>14.6.26</t>
   </si>
   <si>
-    <t>Komořany - Čihadlo (4,88 km) (0)</t>
+    <t>Komořany - Čihadlo (4,88 km) (13)</t>
   </si>
   <si>
     <t>18.6.26</t>
   </si>
   <si>
-    <t>Běž jak chceš - Evženův memoriál (0)</t>
+    <t>Běž jak chceš - Evženův memoriál (17)</t>
   </si>
   <si>
     <t>20.6.26</t>
   </si>
   <si>
-    <t>Běh lužanskými hvozdy (5 a 8 km) (0)</t>
+    <t>Běh lužanskými hvozdy (5 a 8 km) (2)</t>
   </si>
   <si>
     <t>27.6.26</t>
   </si>
   <si>
-    <t>Dvě kola při zdi (8 km) (0)</t>
+    <t>Dvě kola při zdi (8 km) (18)</t>
   </si>
   <si>
     <t>14.7.26</t>
   </si>
   <si>
-    <t>Kazín - Cukrák, běh do vrchu (2,78 km) (0)</t>
+    <t>Kazín - Cukrák, běh do vrchu (2,78 km) (10)</t>
   </si>
   <si>
     <t>23.7.26</t>
   </si>
   <si>
     <t>Běh na Šance, běh do vrchu (2,86 km) (0)</t>
   </si>
   <si>
     <t>4.8.26</t>
   </si>
   <si>
     <t>Ivův běh - Žvahov - Dívčí hrady (3,7 km) (0)</t>
   </si>
   <si>
     <t>18.8.26</t>
   </si>
   <si>
     <t>Běh Modřanskou roklí (4 km) (0)</t>
   </si>
   <si>
     <t>27.8.26</t>
   </si>
   <si>
     <t>Běh na Petřínskou rozhlednu, běh do vrchu (3,25 km + 299 schodů) (0)</t>
   </si>
@@ -230,192 +230,192 @@
   <si>
     <t>Silvestrovský běh Ligy 100 Praha (Jardy Štercla) (3,4 km) (0)</t>
   </si>
   <si>
     <t>Vběhnutí do sezóny (1 - 8 km) (0)</t>
   </si>
   <si>
     <t>3.1.27</t>
   </si>
   <si>
     <t>Z Karlštejna po červené (0)</t>
   </si>
   <si>
     <t>17.1.27</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>BODY</t>
   </si>
   <si>
     <t>Jméno \ Termín</t>
   </si>
   <si>
+    <t>Dana Jiřičná</t>
+  </si>
+  <si>
     <t>Jiří "velkej jirka" Zbytovský</t>
   </si>
   <si>
-    <t>Dana Jiřičná</t>
-[...1 lines deleted...]
-  <si>
     <t>Petr "Aubi" Aubrecht</t>
   </si>
   <si>
     <t>Hana Šanderová</t>
   </si>
   <si>
     <t>Alena Hábltová</t>
   </si>
   <si>
+    <t>Martin Jiřičný</t>
+  </si>
+  <si>
+    <t>Martin Šandera</t>
+  </si>
+  <si>
+    <t>Táňa "Tkanička" Šmejkalová</t>
+  </si>
+  <si>
     <t>Ota Štros</t>
   </si>
   <si>
-    <t>Martin Jiřičný</t>
-[...1 lines deleted...]
-  <si>
     <t>Jana Požgayová</t>
   </si>
   <si>
-    <t>Táňa "Tkanička" Šmejkalová</t>
-[...2 lines deleted...]
-    <t>Martin Šandera</t>
+    <t>Blanka Pechková</t>
   </si>
   <si>
     <t>Libuše "Libuna" Vlachynská</t>
   </si>
   <si>
     <t>Miloš "Šolim" Němec</t>
   </si>
   <si>
+    <t>Vojtěch Svoboda</t>
+  </si>
+  <si>
+    <t>Klára Prokopová</t>
+  </si>
+  <si>
+    <t>Tomáš Ledvina</t>
+  </si>
+  <si>
+    <t>Adriana Mašková</t>
+  </si>
+  <si>
+    <t>Pavlína "Králíková" Nápravová</t>
+  </si>
+  <si>
+    <t>Stanislav "Slamák" Slamiak</t>
+  </si>
+  <si>
+    <t>Štěpán Kasal</t>
+  </si>
+  <si>
     <t>Růžena Kasalová</t>
   </si>
   <si>
-    <t>Blanka Pechková</t>
-[...11 lines deleted...]
-    <t>Tomáš Ledvina</t>
+    <t>Petr Eliáš</t>
   </si>
   <si>
     <t>Kateřina Němcová</t>
   </si>
   <si>
-    <t>Pavlína "Králíková" Nápravová</t>
-[...5 lines deleted...]
-    <t>Adriana Mašková</t>
+    <t>Jaroslav Němec</t>
+  </si>
+  <si>
+    <t>Lucie Macáková</t>
+  </si>
+  <si>
+    <t>Petr Šmejkal</t>
   </si>
   <si>
     <t>Alice "Blecha" Štrosová</t>
   </si>
   <si>
-    <t>Lucie Macáková</t>
-[...5 lines deleted...]
-    <t>Jaroslav Němec</t>
+    <t>Petr Aubrecht ml.</t>
+  </si>
+  <si>
+    <t>Petr Sládek</t>
   </si>
   <si>
     <t>Jan Šmejkal</t>
   </si>
   <si>
-    <t>Petr Šmejkal</t>
+    <t>Lucie "Bobina" Vodičková</t>
+  </si>
+  <si>
+    <t>Alena "Čmelda" Němcová</t>
   </si>
   <si>
     <t>Leona Pejcharová</t>
   </si>
   <si>
-    <t>Petr Sládek</t>
-[...1 lines deleted...]
-  <si>
     <t>Kateřina Šanderová</t>
   </si>
   <si>
     <t>Jitka Turčínová</t>
   </si>
   <si>
-    <t>Lucie "Bobina" Vodičková</t>
-[...2 lines deleted...]
-    <t>Petr Aubrecht ml.</t>
+    <t>Jiří Oplatek</t>
   </si>
   <si>
     <t>Antony Ashford</t>
   </si>
   <si>
     <t>Markéta Bartošová</t>
   </si>
   <si>
     <t>Iva "Liška" Bařtipánová</t>
   </si>
   <si>
     <t>František Cipl</t>
   </si>
   <si>
     <t>Karla Fejfarová</t>
   </si>
   <si>
     <t>Jan Kozler</t>
   </si>
   <si>
     <t>Petr Kozler</t>
   </si>
   <si>
     <t>Ondřej Kulhánek</t>
   </si>
   <si>
     <t>Jiří Kunstát</t>
   </si>
   <si>
     <t>Marie Kunstátová</t>
   </si>
   <si>
     <t>Jan Míšek</t>
   </si>
   <si>
     <t>Vítek Morava</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jiří Oplatek</t>
   </si>
   <si>
     <t>Michaela Patolánová</t>
   </si>
   <si>
     <t>Jakub Rücker</t>
   </si>
   <si>
     <t>Lukáš Rücker</t>
   </si>
   <si>
     <t>Oldřich Rücker</t>
   </si>
   <si>
     <t>Jan Sadílek</t>
   </si>
   <si>
     <t>Karel Schestauber</t>
   </si>
   <si>
     <t>Martin Slomek</t>
   </si>
   <si>
     <t>Jan Šandera</t>
   </si>
@@ -531,55 +531,55 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="8.82421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="33.8125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="31.55078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="47.7734375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="23.40625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="48.8515625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="37.39453125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="39.4921875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="34.74609375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="30.60546875" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="30.18359375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="26.23046875" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="62.78125" customWidth="true" bestFit="true"/>
-    <col min="14" max="14" width="30.54296875" customWidth="true" bestFit="true"/>
-    <col min="15" max="15" width="33.96875" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="31.63671875" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="35.0625" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="34.3515625" customWidth="true" bestFit="true"/>
-    <col min="17" max="17" width="24.18359375" customWidth="true" bestFit="true"/>
-    <col min="18" max="18" width="38.70703125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="25.27734375" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="39.80078125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="37.875" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="39.63671875" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="29.76171875" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="64.1015625" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="26.19140625" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="47.48828125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="36.22265625" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="25.33203125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="25.19140625" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="54.2734375" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="40.21875" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="26.5859375" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="24.484375" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="34.84375" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="24.68359375" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="55.24609375" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="54.9609375" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="30.73828125" customWidth="true" bestFit="true"/>
     <col min="37" max="37" width="25.1953125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="true">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
@@ -791,1841 +791,1961 @@
       </c>
       <c r="AF2" t="s" s="3">
         <v>61</v>
       </c>
       <c r="AG2" t="s" s="3">
         <v>63</v>
       </c>
       <c r="AH2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AI2" t="s" s="3">
         <v>65</v>
       </c>
       <c r="AJ2" t="s" s="3">
         <v>68</v>
       </c>
       <c r="AK2" t="s" s="3">
         <v>70</v>
       </c>
       <c r="AL2" t="s" s="3">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n" s="3">
-        <v>30.0</v>
+        <v>38.0</v>
       </c>
       <c r="B3" t="s" s="3">
         <v>74</v>
       </c>
       <c r="C3" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D3" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D3" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E3" s="0"/>
       <c r="F3" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I3" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="J3" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K3" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L3" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="M3" t="n" s="0">
-[...3 lines deleted...]
-      <c r="O3" s="0"/>
+      <c r="M3" s="0"/>
+      <c r="N3" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O3" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P3" s="0"/>
-      <c r="Q3" s="0"/>
-      <c r="R3" s="0"/>
+      <c r="Q3" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="R3" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0"/>
       <c r="V3" s="0"/>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0"/>
       <c r="AE3" s="0"/>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0"/>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" t="n" s="3">
-        <v>28.0</v>
+        <v>38.0</v>
       </c>
       <c r="B4" t="s" s="3">
         <v>75</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="D4" t="n" s="0">
-[...2 lines deleted...]
-      <c r="E4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F4" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G4" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H4" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I4" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="J4" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K4" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L4" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="M4" s="0"/>
-[...1 lines deleted...]
-      <c r="O4" s="0"/>
+      <c r="M4" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="N4" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O4" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P4" s="0"/>
-      <c r="Q4" s="0"/>
+      <c r="Q4" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
       <c r="T4" s="0"/>
       <c r="U4" s="0"/>
       <c r="V4" s="0"/>
       <c r="W4" s="0"/>
       <c r="X4" s="0"/>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0"/>
       <c r="AE4" s="0"/>
       <c r="AF4" s="0"/>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" t="n" s="3">
-        <v>27.0</v>
+        <v>35.0</v>
       </c>
       <c r="B5" t="s" s="3">
         <v>76</v>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="F5" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I5" s="0"/>
       <c r="J5" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K5" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L5" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M5" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="N5" s="0"/>
-      <c r="O5" s="0"/>
+      <c r="N5" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O5" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P5" s="0"/>
-      <c r="Q5" s="0"/>
+      <c r="Q5" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
       <c r="X5" s="0"/>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0"/>
       <c r="AE5" s="0"/>
       <c r="AF5" s="0"/>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
       <c r="AK5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" t="n" s="3">
-        <v>25.0</v>
+        <v>33.0</v>
       </c>
       <c r="B6" t="s" s="3">
         <v>77</v>
       </c>
       <c r="C6" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="D6" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="E6" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H6" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L6" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M6" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="N6" s="0"/>
-      <c r="O6" s="0"/>
-[...1 lines deleted...]
-      <c r="Q6" s="0"/>
+      <c r="O6" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="P6" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="Q6" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
       <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0"/>
       <c r="AE6" s="0"/>
       <c r="AF6" s="0"/>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
       <c r="AK6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" t="n" s="3">
-        <v>24.0</v>
+        <v>32.0</v>
       </c>
       <c r="B7" t="s" s="3">
         <v>78</v>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G7" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H7" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I7" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="J7" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K7" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L7" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M7" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="N7" s="0"/>
-      <c r="O7" s="0"/>
+      <c r="N7" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O7" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P7" s="0"/>
-      <c r="Q7" s="0"/>
+      <c r="Q7" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
       <c r="X7" s="0"/>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0"/>
       <c r="AD7" s="0"/>
       <c r="AE7" s="0"/>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0"/>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" t="n" s="3">
-        <v>24.0</v>
+        <v>31.0</v>
       </c>
       <c r="B8" t="s" s="3">
         <v>79</v>
       </c>
       <c r="C8" s="0"/>
-      <c r="D8" s="0"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D8" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E8" s="0"/>
+      <c r="F8" s="0"/>
       <c r="G8" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H8" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I8" s="0"/>
       <c r="J8" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K8" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L8" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M8" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="N8" s="0"/>
-      <c r="O8" s="0"/>
+      <c r="N8" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O8" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
-      <c r="R8" s="0"/>
+      <c r="R8" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
       <c r="X8" s="0"/>
       <c r="Y8" s="0"/>
       <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0"/>
       <c r="AE8" s="0"/>
       <c r="AF8" s="0"/>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0"/>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
       <c r="AK8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" t="n" s="3">
-        <v>23.0</v>
+        <v>28.0</v>
       </c>
       <c r="B9" t="s" s="3">
         <v>80</v>
       </c>
-      <c r="C9" s="0"/>
+      <c r="C9" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="D9" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E9" s="0"/>
+      <c r="E9" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F9" s="0"/>
-      <c r="G9" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="0"/>
       <c r="H9" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I9" s="0"/>
-      <c r="J9" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0"/>
       <c r="L9" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M9" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="N9" s="0"/>
-      <c r="O9" s="0"/>
-[...2 lines deleted...]
-      <c r="R9" s="0"/>
+      <c r="O9" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="P9" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="Q9" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="R9" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
       <c r="X9" s="0"/>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0"/>
       <c r="AE9" s="0"/>
       <c r="AF9" s="0"/>
       <c r="AG9" s="0"/>
       <c r="AH9" s="0"/>
       <c r="AI9" s="0"/>
       <c r="AJ9" s="0"/>
       <c r="AK9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" t="n" s="3">
-        <v>22.0</v>
+        <v>28.0</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>81</v>
       </c>
-      <c r="C10" s="0"/>
-[...1 lines deleted...]
-      <c r="E10" s="0"/>
+      <c r="C10" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="D10" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E10" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F10" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G10" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H10" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0"/>
-      <c r="J10" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="0"/>
       <c r="K10" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L10" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="M10" t="n" s="0">
-[...3 lines deleted...]
-      <c r="O10" s="0"/>
+      <c r="M10" s="0"/>
+      <c r="N10" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O10" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P10" s="0"/>
-      <c r="Q10" s="0"/>
+      <c r="Q10" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
       <c r="X10" s="0"/>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0"/>
       <c r="AE10" s="0"/>
       <c r="AF10" s="0"/>
       <c r="AG10" s="0"/>
       <c r="AH10" s="0"/>
       <c r="AI10" s="0"/>
       <c r="AJ10" s="0"/>
       <c r="AK10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" t="n" s="3">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="B11" t="s" s="3">
         <v>82</v>
       </c>
-      <c r="C11" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="C11" s="0"/>
+      <c r="D11" s="0"/>
       <c r="E11" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="F11" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G11" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H11" s="0"/>
+      <c r="H11" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I11" s="0"/>
-      <c r="J11" s="0"/>
+      <c r="J11" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K11" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L11" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="M11" s="0"/>
-      <c r="N11" s="0"/>
+      <c r="M11" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="N11" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
-      <c r="Q11" s="0"/>
+      <c r="Q11" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
       <c r="AC11" s="0"/>
       <c r="AD11" s="0"/>
       <c r="AE11" s="0"/>
       <c r="AF11" s="0"/>
       <c r="AG11" s="0"/>
       <c r="AH11" s="0"/>
       <c r="AI11" s="0"/>
       <c r="AJ11" s="0"/>
       <c r="AK11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" t="n" s="3">
-        <v>18.0</v>
+        <v>26.0</v>
       </c>
       <c r="B12" t="s" s="3">
         <v>83</v>
       </c>
-      <c r="C12" t="n" s="0">
-[...9 lines deleted...]
-      <c r="G12" s="0"/>
+      <c r="C12" s="0"/>
+      <c r="D12" s="0"/>
+      <c r="E12" s="0"/>
+      <c r="F12" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G12" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H12" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I12" s="0"/>
-      <c r="J12" s="0"/>
-      <c r="K12" s="0"/>
+      <c r="J12" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K12" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L12" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="M12" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="N12" s="0"/>
+      <c r="N12" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
-      <c r="Q12" s="0"/>
+      <c r="Q12" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
       <c r="X12" s="0"/>
       <c r="Y12" s="0"/>
       <c r="Z12" s="0"/>
       <c r="AA12" s="0"/>
       <c r="AB12" s="0"/>
       <c r="AC12" s="0"/>
       <c r="AD12" s="0"/>
       <c r="AE12" s="0"/>
       <c r="AF12" s="0"/>
       <c r="AG12" s="0"/>
       <c r="AH12" s="0"/>
       <c r="AI12" s="0"/>
       <c r="AJ12" s="0"/>
       <c r="AK12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" t="n" s="3">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
       <c r="B13" t="s" s="3">
         <v>84</v>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G13" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H13" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
-      <c r="K13" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="0"/>
       <c r="L13" s="0"/>
-      <c r="M13" t="n" s="0">
-[...3 lines deleted...]
-      <c r="O13" s="0"/>
+      <c r="M13" s="0"/>
+      <c r="N13" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O13" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P13" s="0"/>
-      <c r="Q13" s="0"/>
-      <c r="R13" s="0"/>
+      <c r="Q13" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="R13" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
       <c r="X13" s="0"/>
       <c r="Y13" s="0"/>
       <c r="Z13" s="0"/>
       <c r="AA13" s="0"/>
       <c r="AB13" s="0"/>
       <c r="AC13" s="0"/>
       <c r="AD13" s="0"/>
       <c r="AE13" s="0"/>
       <c r="AF13" s="0"/>
       <c r="AG13" s="0"/>
       <c r="AH13" s="0"/>
       <c r="AI13" s="0"/>
       <c r="AJ13" s="0"/>
       <c r="AK13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" t="n" s="3">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
       <c r="B14" t="s" s="3">
         <v>85</v>
       </c>
       <c r="C14" s="0"/>
-      <c r="D14" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G14" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H14" s="0"/>
+      <c r="H14" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
-      <c r="K14" s="0"/>
+      <c r="K14" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L14" s="0"/>
       <c r="M14" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="N14" s="0"/>
+      <c r="N14" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
-      <c r="Q14" s="0"/>
+      <c r="Q14" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
       <c r="X14" s="0"/>
       <c r="Y14" s="0"/>
       <c r="Z14" s="0"/>
       <c r="AA14" s="0"/>
       <c r="AB14" s="0"/>
       <c r="AC14" s="0"/>
       <c r="AD14" s="0"/>
       <c r="AE14" s="0"/>
       <c r="AF14" s="0"/>
       <c r="AG14" s="0"/>
       <c r="AH14" s="0"/>
       <c r="AI14" s="0"/>
       <c r="AJ14" s="0"/>
       <c r="AK14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" t="n" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="B15" t="s" s="3">
         <v>86</v>
       </c>
       <c r="C15" s="0"/>
-      <c r="D15" s="0"/>
+      <c r="D15" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E15" s="0"/>
       <c r="F15" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G15" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
-      <c r="J15" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
-      <c r="M15" s="0"/>
+      <c r="M15" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N15" s="0"/>
-      <c r="O15" s="0"/>
+      <c r="O15" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P15" s="0"/>
-      <c r="Q15" s="0"/>
+      <c r="Q15" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
       <c r="X15" s="0"/>
       <c r="Y15" s="0"/>
       <c r="Z15" s="0"/>
       <c r="AA15" s="0"/>
       <c r="AB15" s="0"/>
       <c r="AC15" s="0"/>
       <c r="AD15" s="0"/>
       <c r="AE15" s="0"/>
       <c r="AF15" s="0"/>
       <c r="AG15" s="0"/>
       <c r="AH15" s="0"/>
       <c r="AI15" s="0"/>
       <c r="AJ15" s="0"/>
       <c r="AK15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" t="n" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="B16" t="s" s="3">
         <v>87</v>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
-      <c r="F16" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F16" s="0"/>
       <c r="G16" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H16" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
-      <c r="K16" s="0"/>
+      <c r="K16" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L16" s="0"/>
-      <c r="M16" s="0"/>
-[...1 lines deleted...]
-      <c r="O16" s="0"/>
+      <c r="M16" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="N16" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="O16" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
-      <c r="R16" s="0"/>
+      <c r="R16" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
       <c r="X16" s="0"/>
       <c r="Y16" s="0"/>
       <c r="Z16" s="0"/>
       <c r="AA16" s="0"/>
       <c r="AB16" s="0"/>
       <c r="AC16" s="0"/>
       <c r="AD16" s="0"/>
       <c r="AE16" s="0"/>
       <c r="AF16" s="0"/>
       <c r="AG16" s="0"/>
       <c r="AH16" s="0"/>
       <c r="AI16" s="0"/>
       <c r="AJ16" s="0"/>
       <c r="AK16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" t="n" s="3">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="B17" t="s" s="3">
         <v>88</v>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
-      <c r="F17" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="0"/>
       <c r="G17" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H17" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0"/>
-      <c r="J17" s="0"/>
+      <c r="J17" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
-      <c r="O17" s="0"/>
+      <c r="O17" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P17" s="0"/>
-      <c r="Q17" s="0"/>
+      <c r="Q17" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
       <c r="X17" s="0"/>
       <c r="Y17" s="0"/>
       <c r="Z17" s="0"/>
       <c r="AA17" s="0"/>
       <c r="AB17" s="0"/>
       <c r="AC17" s="0"/>
       <c r="AD17" s="0"/>
       <c r="AE17" s="0"/>
       <c r="AF17" s="0"/>
       <c r="AG17" s="0"/>
       <c r="AH17" s="0"/>
       <c r="AI17" s="0"/>
       <c r="AJ17" s="0"/>
       <c r="AK17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" t="n" s="3">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="B18" t="s" s="3">
         <v>89</v>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
-      <c r="F18" s="0"/>
+      <c r="F18" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G18" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" t="n" s="0">
         <v>3.0</v>
       </c>
       <c r="L18" s="0"/>
-      <c r="M18" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
-      <c r="Q18" s="0"/>
-      <c r="R18" s="0"/>
+      <c r="Q18" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="R18" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
       <c r="X18" s="0"/>
       <c r="Y18" s="0"/>
       <c r="Z18" s="0"/>
       <c r="AA18" s="0"/>
       <c r="AB18" s="0"/>
       <c r="AC18" s="0"/>
       <c r="AD18" s="0"/>
       <c r="AE18" s="0"/>
       <c r="AF18" s="0"/>
       <c r="AG18" s="0"/>
       <c r="AH18" s="0"/>
       <c r="AI18" s="0"/>
       <c r="AJ18" s="0"/>
       <c r="AK18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" t="n" s="3">
-        <v>9.0</v>
+        <v>13.0</v>
       </c>
       <c r="B19" t="s" s="3">
         <v>90</v>
       </c>
-      <c r="C19" s="0"/>
-      <c r="D19" s="0"/>
+      <c r="C19" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="D19" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E19" s="0"/>
-      <c r="F19" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
-      <c r="J19" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="J19" s="0"/>
+      <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
-      <c r="O19" s="0"/>
+      <c r="O19" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P19" s="0"/>
-      <c r="Q19" s="0"/>
+      <c r="Q19" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
       <c r="X19" s="0"/>
       <c r="Y19" s="0"/>
       <c r="Z19" s="0"/>
       <c r="AA19" s="0"/>
       <c r="AB19" s="0"/>
       <c r="AC19" s="0"/>
       <c r="AD19" s="0"/>
       <c r="AE19" s="0"/>
       <c r="AF19" s="0"/>
       <c r="AG19" s="0"/>
       <c r="AH19" s="0"/>
       <c r="AI19" s="0"/>
       <c r="AJ19" s="0"/>
       <c r="AK19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" t="n" s="3">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="B20" t="s" s="3">
         <v>91</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
-      <c r="F20" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F20" s="0"/>
       <c r="G20" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
-      <c r="J20" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J20" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
-      <c r="O20" s="0"/>
+      <c r="O20" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
       <c r="X20" s="0"/>
       <c r="Y20" s="0"/>
       <c r="Z20" s="0"/>
       <c r="AA20" s="0"/>
       <c r="AB20" s="0"/>
       <c r="AC20" s="0"/>
       <c r="AD20" s="0"/>
       <c r="AE20" s="0"/>
       <c r="AF20" s="0"/>
       <c r="AG20" s="0"/>
       <c r="AH20" s="0"/>
       <c r="AI20" s="0"/>
       <c r="AJ20" s="0"/>
       <c r="AK20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" t="n" s="3">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="B21" t="s" s="3">
         <v>92</v>
       </c>
       <c r="C21" s="0"/>
-      <c r="D21" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" t="n" s="0">
         <v>2.0</v>
       </c>
       <c r="G21" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="H21" s="0"/>
+      <c r="H21" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
-      <c r="R21" s="0"/>
+      <c r="R21" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
       <c r="X21" s="0"/>
       <c r="Y21" s="0"/>
       <c r="Z21" s="0"/>
       <c r="AA21" s="0"/>
       <c r="AB21" s="0"/>
       <c r="AC21" s="0"/>
       <c r="AD21" s="0"/>
       <c r="AE21" s="0"/>
       <c r="AF21" s="0"/>
       <c r="AG21" s="0"/>
       <c r="AH21" s="0"/>
       <c r="AI21" s="0"/>
       <c r="AJ21" s="0"/>
       <c r="AK21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" t="n" s="3">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="B22" t="s" s="3">
         <v>93</v>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
-      <c r="F22" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F22" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" t="n" s="0">
         <v>4.0</v>
       </c>
-      <c r="K22" s="0"/>
+      <c r="K22" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
-      <c r="R22" s="0"/>
+      <c r="R22" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
       <c r="X22" s="0"/>
       <c r="Y22" s="0"/>
       <c r="Z22" s="0"/>
       <c r="AA22" s="0"/>
       <c r="AB22" s="0"/>
       <c r="AC22" s="0"/>
       <c r="AD22" s="0"/>
       <c r="AE22" s="0"/>
       <c r="AF22" s="0"/>
       <c r="AG22" s="0"/>
       <c r="AH22" s="0"/>
       <c r="AI22" s="0"/>
       <c r="AJ22" s="0"/>
       <c r="AK22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" t="n" s="3">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="B23" t="s" s="3">
         <v>94</v>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
-      <c r="F23" s="0"/>
+      <c r="F23" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G23" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
       <c r="X23" s="0"/>
       <c r="Y23" s="0"/>
       <c r="Z23" s="0"/>
       <c r="AA23" s="0"/>
       <c r="AB23" s="0"/>
       <c r="AC23" s="0"/>
       <c r="AD23" s="0"/>
       <c r="AE23" s="0"/>
       <c r="AF23" s="0"/>
       <c r="AG23" s="0"/>
       <c r="AH23" s="0"/>
       <c r="AI23" s="0"/>
       <c r="AJ23" s="0"/>
       <c r="AK23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" t="n" s="3">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="B24" t="s" s="3">
         <v>95</v>
       </c>
-      <c r="C24" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="C24" s="0"/>
+      <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
-      <c r="I24" s="0"/>
+      <c r="I24" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
-      <c r="M24" s="0"/>
-      <c r="N24" s="0"/>
+      <c r="M24" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="N24" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
-      <c r="R24" s="0"/>
+      <c r="R24" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
       <c r="X24" s="0"/>
       <c r="Y24" s="0"/>
       <c r="Z24" s="0"/>
       <c r="AA24" s="0"/>
       <c r="AB24" s="0"/>
       <c r="AC24" s="0"/>
       <c r="AD24" s="0"/>
       <c r="AE24" s="0"/>
       <c r="AF24" s="0"/>
       <c r="AG24" s="0"/>
       <c r="AH24" s="0"/>
       <c r="AI24" s="0"/>
       <c r="AJ24" s="0"/>
       <c r="AK24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" t="n" s="3">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="B25" t="s" s="3">
         <v>96</v>
       </c>
       <c r="C25" s="0"/>
-      <c r="D25" s="0"/>
+      <c r="D25" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E25" s="0"/>
-      <c r="F25" s="0"/>
-      <c r="G25" s="0"/>
+      <c r="F25" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G25" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
-      <c r="J25" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
-      <c r="M25" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
       <c r="X25" s="0"/>
       <c r="Y25" s="0"/>
       <c r="Z25" s="0"/>
       <c r="AA25" s="0"/>
       <c r="AB25" s="0"/>
       <c r="AC25" s="0"/>
       <c r="AD25" s="0"/>
       <c r="AE25" s="0"/>
       <c r="AF25" s="0"/>
       <c r="AG25" s="0"/>
       <c r="AH25" s="0"/>
       <c r="AI25" s="0"/>
       <c r="AJ25" s="0"/>
       <c r="AK25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" t="n" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="B26" t="s" s="3">
         <v>97</v>
       </c>
       <c r="C26" s="0"/>
-      <c r="D26" s="0"/>
+      <c r="D26" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E26" s="0"/>
       <c r="F26" t="n" s="0">
         <v>2.0</v>
       </c>
-      <c r="G26" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
-      <c r="O26" s="0"/>
+      <c r="O26" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
       <c r="X26" s="0"/>
       <c r="Y26" s="0"/>
       <c r="Z26" s="0"/>
       <c r="AA26" s="0"/>
       <c r="AB26" s="0"/>
       <c r="AC26" s="0"/>
       <c r="AD26" s="0"/>
       <c r="AE26" s="0"/>
       <c r="AF26" s="0"/>
       <c r="AG26" s="0"/>
       <c r="AH26" s="0"/>
       <c r="AI26" s="0"/>
       <c r="AJ26" s="0"/>
       <c r="AK26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" t="n" s="3">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="B27" t="s" s="3">
         <v>98</v>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
-      <c r="F27" s="0"/>
-      <c r="G27" s="0"/>
+      <c r="F27" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="G27" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H27" s="0"/>
-      <c r="I27" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
-      <c r="M27" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
-      <c r="Q27" s="0"/>
+      <c r="Q27" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
       <c r="X27" s="0"/>
       <c r="Y27" s="0"/>
       <c r="Z27" s="0"/>
       <c r="AA27" s="0"/>
       <c r="AB27" s="0"/>
       <c r="AC27" s="0"/>
       <c r="AD27" s="0"/>
       <c r="AE27" s="0"/>
       <c r="AF27" s="0"/>
       <c r="AG27" s="0"/>
       <c r="AH27" s="0"/>
       <c r="AI27" s="0"/>
       <c r="AJ27" s="0"/>
       <c r="AK27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" t="n" s="3">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="B28" t="s" s="3">
         <v>99</v>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" t="n" s="0">
         <v>3.0</v>
       </c>
-      <c r="E28" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E28" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
-      <c r="R28" s="0"/>
+      <c r="R28" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
       <c r="X28" s="0"/>
       <c r="Y28" s="0"/>
       <c r="Z28" s="0"/>
       <c r="AA28" s="0"/>
       <c r="AB28" s="0"/>
       <c r="AC28" s="0"/>
       <c r="AD28" s="0"/>
       <c r="AE28" s="0"/>
       <c r="AF28" s="0"/>
       <c r="AG28" s="0"/>
       <c r="AH28" s="0"/>
       <c r="AI28" s="0"/>
       <c r="AJ28" s="0"/>
       <c r="AK28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" t="n" s="3">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="B29" t="s" s="3">
         <v>100</v>
       </c>
       <c r="C29" s="0"/>
-      <c r="D29" t="n" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="D29" s="0"/>
+      <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
-      <c r="J29" s="0"/>
+      <c r="J29" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
-      <c r="M29" s="0"/>
+      <c r="M29" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
       <c r="X29" s="0"/>
       <c r="Y29" s="0"/>
       <c r="Z29" s="0"/>
       <c r="AA29" s="0"/>
       <c r="AB29" s="0"/>
       <c r="AC29" s="0"/>
       <c r="AD29" s="0"/>
       <c r="AE29" s="0"/>
       <c r="AF29" s="0"/>
       <c r="AG29" s="0"/>
       <c r="AH29" s="0"/>
       <c r="AI29" s="0"/>
       <c r="AJ29" s="0"/>
       <c r="AK29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" t="n" s="3">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="B30" t="s" s="3">
         <v>101</v>
       </c>
       <c r="C30" s="0"/>
-      <c r="D30" t="n" s="0">
-[...5 lines deleted...]
-      <c r="F30" s="0"/>
+      <c r="D30" s="0"/>
+      <c r="E30" s="0"/>
+      <c r="F30" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
-      <c r="O30" s="0"/>
+      <c r="O30" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
       <c r="X30" s="0"/>
       <c r="Y30" s="0"/>
       <c r="Z30" s="0"/>
       <c r="AA30" s="0"/>
       <c r="AB30" s="0"/>
       <c r="AC30" s="0"/>
       <c r="AD30" s="0"/>
       <c r="AE30" s="0"/>
       <c r="AF30" s="0"/>
       <c r="AG30" s="0"/>
       <c r="AH30" s="0"/>
       <c r="AI30" s="0"/>
       <c r="AJ30" s="0"/>
       <c r="AK30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" t="n" s="3">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="B31" t="s" s="3">
         <v>102</v>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
-      <c r="G31" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
-      <c r="M31" s="0"/>
+      <c r="M31" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
-      <c r="Q31" s="0"/>
+      <c r="Q31" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
       <c r="X31" s="0"/>
       <c r="Y31" s="0"/>
       <c r="Z31" s="0"/>
       <c r="AA31" s="0"/>
       <c r="AB31" s="0"/>
       <c r="AC31" s="0"/>
       <c r="AD31" s="0"/>
       <c r="AE31" s="0"/>
       <c r="AF31" s="0"/>
       <c r="AG31" s="0"/>
       <c r="AH31" s="0"/>
       <c r="AI31" s="0"/>
       <c r="AJ31" s="0"/>
       <c r="AK31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" t="n" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="B32" t="s" s="3">
         <v>103</v>
       </c>
       <c r="C32" s="0"/>
-      <c r="D32" s="0"/>
-      <c r="E32" s="0"/>
+      <c r="D32" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="E32" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
-      <c r="M32" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
       <c r="X32" s="0"/>
       <c r="Y32" s="0"/>
       <c r="Z32" s="0"/>
       <c r="AA32" s="0"/>
       <c r="AB32" s="0"/>
       <c r="AC32" s="0"/>
       <c r="AD32" s="0"/>
       <c r="AE32" s="0"/>
       <c r="AF32" s="0"/>
       <c r="AG32" s="0"/>
       <c r="AH32" s="0"/>
       <c r="AI32" s="0"/>
       <c r="AJ32" s="0"/>
       <c r="AK32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" t="n" s="3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="B33" t="s" s="3">
         <v>104</v>
       </c>
       <c r="C33" s="0"/>
-      <c r="D33" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
-      <c r="K33" s="0"/>
+      <c r="K33" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
-      <c r="N33" s="0"/>
+      <c r="N33" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
       <c r="X33" s="0"/>
       <c r="Y33" s="0"/>
       <c r="Z33" s="0"/>
       <c r="AA33" s="0"/>
       <c r="AB33" s="0"/>
       <c r="AC33" s="0"/>
       <c r="AD33" s="0"/>
       <c r="AE33" s="0"/>
       <c r="AF33" s="0"/>
       <c r="AG33" s="0"/>
       <c r="AH33" s="0"/>
       <c r="AI33" s="0"/>
       <c r="AJ33" s="0"/>
       <c r="AK33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" t="n" s="3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="B34" t="s" s="3">
         <v>105</v>
       </c>
       <c r="C34" s="0"/>
-      <c r="D34" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
-      <c r="O34" s="0"/>
+      <c r="O34" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
       <c r="X34" s="0"/>
       <c r="Y34" s="0"/>
       <c r="Z34" s="0"/>
       <c r="AA34" s="0"/>
       <c r="AB34" s="0"/>
       <c r="AC34" s="0"/>
       <c r="AD34" s="0"/>
       <c r="AE34" s="0"/>
       <c r="AF34" s="0"/>
       <c r="AG34" s="0"/>
       <c r="AH34" s="0"/>
       <c r="AI34" s="0"/>
       <c r="AJ34" s="0"/>
       <c r="AK34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" t="n" s="3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="B35" t="s" s="3">
         <v>106</v>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
-      <c r="G35" s="0"/>
+      <c r="G35" t="n" s="0">
+        <v>4.0</v>
+      </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
-      <c r="K35" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
       <c r="X35" s="0"/>
       <c r="Y35" s="0"/>
       <c r="Z35" s="0"/>
       <c r="AA35" s="0"/>
       <c r="AB35" s="0"/>
       <c r="AC35" s="0"/>
       <c r="AD35" s="0"/>
       <c r="AE35" s="0"/>
       <c r="AF35" s="0"/>
       <c r="AG35" s="0"/>
       <c r="AH35" s="0"/>
       <c r="AI35" s="0"/>
       <c r="AJ35" s="0"/>
       <c r="AK35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" t="n" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="B36" t="s" s="3">
         <v>107</v>
       </c>
       <c r="C36" s="0"/>
-      <c r="D36" s="0"/>
+      <c r="D36" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E36" s="0"/>
-      <c r="F36" t="n" s="0">
-[...1 lines deleted...]
-      </c>
+      <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
       <c r="X36" s="0"/>
       <c r="Y36" s="0"/>
       <c r="Z36" s="0"/>
       <c r="AA36" s="0"/>
       <c r="AB36" s="0"/>
       <c r="AC36" s="0"/>
       <c r="AD36" s="0"/>
       <c r="AE36" s="0"/>
       <c r="AF36" s="0"/>
       <c r="AG36" s="0"/>
       <c r="AH36" s="0"/>
       <c r="AI36" s="0"/>
       <c r="AJ36" s="0"/>
       <c r="AK36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" t="n" s="3">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="B37" t="s" s="3">
         <v>108</v>
       </c>
       <c r="C37" s="0"/>
-      <c r="D37" s="0"/>
+      <c r="D37" t="n" s="0">
+        <v>3.0</v>
+      </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
       <c r="X37" s="0"/>
       <c r="Y37" s="0"/>
       <c r="Z37" s="0"/>
       <c r="AA37" s="0"/>
       <c r="AB37" s="0"/>
       <c r="AC37" s="0"/>
       <c r="AD37" s="0"/>
       <c r="AE37" s="0"/>
       <c r="AF37" s="0"/>
       <c r="AG37" s="0"/>
       <c r="AH37" s="0"/>
       <c r="AI37" s="0"/>
       <c r="AJ37" s="0"/>
       <c r="AK37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" t="n" s="3">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="B38" t="s" s="3">
         <v>109</v>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
-      <c r="Q38" s="0"/>
+      <c r="Q38" t="n" s="0">
+        <v>2.0</v>
+      </c>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
       <c r="X38" s="0"/>
       <c r="Y38" s="0"/>
       <c r="Z38" s="0"/>
       <c r="AA38" s="0"/>
       <c r="AB38" s="0"/>
       <c r="AC38" s="0"/>
       <c r="AD38" s="0"/>
       <c r="AE38" s="0"/>
       <c r="AF38" s="0"/>
       <c r="AG38" s="0"/>
       <c r="AH38" s="0"/>
       <c r="AI38" s="0"/>
       <c r="AJ38" s="0"/>
       <c r="AK38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" t="n" s="3">
         <v>0.0</v>
       </c>